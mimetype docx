--- v0 (2026-03-22)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carole Peyrin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carole-peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7792-092X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075972956</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice de recherche DR1 au CNRS - Psychologie & Neurosciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Psychologie et NeuroCognition (LPNC)CNRS UMR 5105 - Université Grenoble Alpes (UGA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LPNC - Co-responsable Equipe Vision & EmotionFF-CER - Vice-présidente de la Fédération Française des Comités d'éthique de la RechercheCERGA - Membre du Bureau du Comité d'éthique de la Recherche Grenoble Alpes (CERGA)Master Psychologie UGA - Co-responsable Parcours Neuropsychologie et Neurosciences Cliniques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing peripheral scene recognition through spatial frequency training: Behavioral evidence from macular degeneration and healthy aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 223, pp.109377. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2026.109377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of predictions robustness and object-based predictions on subjective visual perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Carrez-Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-025-03150-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurobehavioral Changes in Macular Degeneration: Spatial Frequency Use in Scene Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66 (13), pp.54. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.66.13.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion processing in visual cortex of maculopathy patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (30), pp.e0283252025. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0283-25.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age Difference on the Spatial Scale of Object Categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Aging Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (4), pp.526-537. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0361073X.2024.2435779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between central and peripheral vision: Influence of distance and spatial frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.24.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates underlying local and global processing during visual search across adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordanna A Kruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Hamlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (6), pp.e0303796. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0303796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial bias in face identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Greenwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Goffaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 290 (2001), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2023.1118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does alcohol automatically capture drinkers’ attention? Exploration through an eye-tracking saccadic choice task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Bollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 240 (2), pp.271-282. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00213-023-06314-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective perception of objects depends on the interaction between the validity of context-based expectations and signal reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 206, pp.108191. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2023.108191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of glaucoma on the spatial frequency processing of scenes in central vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvia Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Warniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.E001. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0952523822000086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of emotional faces: the role of spatial frequencies and local features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 211 (October), pp.108281. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2023.108281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of physical features from peripheral vision on scene categorization in central vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13506285.2022.2087814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial frequencies disrupt conscious visual recognition: evidence from an attentional blink paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël J.R. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (12), pp.e11964. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e11964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It makes sense, so I see it better! Contextual information about the visual environment increases its perceived sharpness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (4), pp.331-350. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xhp0000993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility in autism during unpredictable shifts of socio-emotional stimuli: Investigation of group and sex differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Logemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Cserjesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.136236132110627. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13623613211062776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Emotional Content and Perceptual Saliency During the Programming of Saccades Toward Faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lenouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (10), pp.e13042. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.13042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and Physical Properties of Peripheral Vision Are Used for Scene Categorization in Central Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_01689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to central crowding for faces in patients with glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Rouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Warniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaucoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (2), pp.140-147. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/IJG.0000000000001710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional face recognition in autism and in cerebral visual impairments: In search for specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Kovarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Caetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnp.12221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolated face features are sufficient to elicit ultra-rapid and involuntary orienting responses toward faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (2), pp.4. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.21.2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Thickness and Natural Scene Recognition in the Child’s Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.329. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci10060329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid scene categorization: From coarse peripheral vision to fine central vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170 (May), pp.60-72. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2020.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face perception influences the programming of eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.560. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36510-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ipsilesional deficit of selective attention in left homonymous hemianopia and left unilateral spatial neglect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.305-314. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of peripheral vision on object categorization in central vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (14), pp.7. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/19.14.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of recurrent top-down synaptic connections for the anticipation of dynamic emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.19-30. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2018.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Track-weighted imaging for neuroretina: Evaluations in healthy volunteers and ischemic optic neuropathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Attye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lecler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.25941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsal and ventral stream contribution to the paired-object affordance effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Kalénine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, p.125 - 134. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related macular degeneration changes the processing of visual scenes in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruxandra Hera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35, pp.E006. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0952523817000372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulcal Polymorphisms of the IFC and ACC Contribute to Inhibitory Control Variability in Children and Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloélia Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Linzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Allaire-Duquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNeuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.197 - 214. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/ENEURO.0197-17.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene and human face recognition in the central vision of patients with glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Rutgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Attye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.e0193465. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0193465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaucoma Affects Viewing Distance for Recognition of Sex and Facial Expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Rouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Szaffarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (12), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.18-24875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do low spatial frequencies explain the extremely fast saccades towards human faces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.100-111. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2016.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does information from low and high spatial frequencies interact during scene categorization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (9-10), pp.853-867. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13506285.2017.1347590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene perception in age-related macular degeneration: Effect of spatial frequencies and contrast in residual vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruxandra Hera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.36 - 47. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Consequences and Cortical Reorganization in Homonymous Hemianopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnsys.2016.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral Correlates of Emotional and Action Appraisals During Visual Processing of Emotional Scenes Depending on Spatial Frequency: A Pilot Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fradcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.e0144393. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0144393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemisphere-dependent ipsilesional deficits in hemianopia: Sightblindness in the ‘intact’ visual field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.166-74. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2015.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neural Bases of the Semantic Interference of Spatial Frequency-based Information in Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (12), pp.2394-405. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial frequency processing in scene-selective cortical regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.86 - 95. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.02.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid scene categorization: Role of spatial frequency order, accumulation mode and luminance contrast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107, pp.49-57. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2014.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective connectivity in the neural network underlying coarse-to-fine categorization of visual scenes. A dynamic causal modeling study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.46-56. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2015.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Differences in Spatial Frequency Processing during Scene Categorization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (8), pp.e0134554. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0134554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexia in a French-Spanish bilingual girl: Behavioural and neural modulations following a visual attention span intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.120-145. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2013.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural bases of spatial frequency processing during scene perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnint.2014.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-to-fine categorization of visual scenes in scene-selective cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Musel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Giavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (10), pp.2287-2297. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual processing of multiple elements in the dyslexic brain: evidence for a superior parietal dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.479. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2014.00479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinotopic and lateralized processing of spatial frequencies in human visual cortex during scene categorization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Musel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (8), pp.1315-31. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FMRI investigation of the cortical network underlying detection and categorization abilities in hemianopic patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Caetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (2), pp.264-77. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10548-012-0244-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the superior parietal lobules in letter-identity processing within strings: FMRI evidence from skilled and dyslexic readers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (4), pp.601-12. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral assessment of emotional and motivational appraisal during visual processing of emotional scenes depending on spatial frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fradcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (1), pp.104-13. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2013.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-orthographic character string processing and parietal cortex: a role for visual attention in reading?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (9), pp.2195-204. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural dissociation of phonological and visual attention span disorders in developmental dyslexia: FMRI evidence from two case reports.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 120 (3), pp.381-94. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2011.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is coarse-to-fine strategy sensitive to normal aging?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Musel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e38493. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catching falling objects: the role of the cerebellum in processing sensory-motor errors that may influence updating of feedforward commands. An fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fautrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ricolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnetblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 190, pp.135-44. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2011.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superior parietal lobule dysfunction in a homogeneous group of dyslexic children with a visual attention span disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. N'Guyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 118 (3), pp.128-38. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2010.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual abilities in age-related macular degeneration to process spatial frequencies during natural scene categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Musel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruxandra Hera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alleysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (6), pp.529-541. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0952523811000435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual demand and visual field presentation influence natural scene processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seta Kazandjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 249 (2), pp.223-232. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00417-010-1451-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural substrates and timing of top-down processes during coarse-to-fine categorization of visual scenes: a combined fMRI and ERP study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph M Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Thut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (12), pp.2768-80. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn.2010.21424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific impairments in visual processing following lesion side in hemianopic patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (9), pp.1123-31. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2009.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité des aires visuelles corticales : effets de la latéralisation de la lésion et du type de tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cavezian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (3), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory and visual stream segregation in children and adults: an assessment of the amodality assumption of the 'sluggish attentional shifting' theory of dyslexia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1302, pp.132-47. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2009.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sensory-motor specificity of taxonomic and thematic conceptual relations: a behavioral and fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Kalénine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (3), pp.1152-62. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2008.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00398789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional MRI approach for assessing hemispheric predominance of regions activated by a phonological and a semantic task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63, pp.274-85. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrad.2007.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temporal constraints on hemispheric asymmetries during spatial frequency processing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62 (3), pp.214-20. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2006.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysyllabic pseudo-word processing in reading and lexical decision: Converging evidence from behavioral data, connectionist simulations and functional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1085 (1), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2006.02.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemispheric predominance assessment of phonology and semantics: A divided visual field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61, pp.298-304. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2006.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of spatial frequency processing: A neuropsychological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1073-1074, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2005.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantage computationnel de l'information de basse fréquence spatiale dans la reconnaissance d'expressions faciales de peur par un reseau de neurones artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alleysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cognito - Cahiers Romans de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (1), pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual search for object orientation can be modulated by canonical orientation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ballaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Boutsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn W Humphreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (1), pp.20-39. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0096-1523.31.1.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemispheric specialization of human inferior temporal cortex during coarse-to-fine and fine-to-coarse analysis of natural visual scenes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Landis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (2), pp.464-73. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2005.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral regions and hemispheric specialization for processing spatial frequencies during natural scene recognition. An event-related fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.23(2):698-707. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2004.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image phase or amplitude? Rapid scene categorization is an amplitude based process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanny Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 327 (4), pp.313-318. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2004.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemispheric specialization for spatial frequency processing in the analysis of natural scenes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (2), pp.278-82. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0278-2626(03)00126-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central visual information improves peripheral scene visibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Carrez-Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goerig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion-selective cortical network is preserved in maculopathy patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual learning improves motion perception in patients with age-related macular degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rosito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations based on prior knowledge sharpen the perceived visual signal as its reliability decreases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid scene categorization: From coarse peripheral vision to fine central vision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It makes sense, so I see it better! Contextual information about the visual environment increases its perceived sharpness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does holistic processing explain ultra-rapid saccades toward face stimuli?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2019 - 42nd edition of the European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional facial expressions modulate saccadic response in a saccadic choice task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lenouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2019 - 42nd edition of the European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face stimuli influence the programming of saccade amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene categorization in normal and pathological vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Image Perception and Visual Field Deficiency” - PIDVIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EyeCoG: Eye movements as multidimensional signatures of cognitive and cerebral (dys)functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de NeuroCoG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un trouble de l’attention sélective dans le champ ‘sain’ des patients avec négligence spatiale unilatérale gauche ou hémianopsie latérale homonyme gauche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Printemps de la Société de Neuropsychologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual processing dysfunctions in hemianopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium Low Vision and the Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquences spatiales et perception de scènes visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société de Psychophysiologie et de Neurosciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of contrast equalization on spatial frequency processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle Grenoble Cognition - 5e Rencontres du Pôle Grenoble Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related differences in spatial frequency processing during scene categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexia in a French-Spanish bilingual girl: Behavioural and neural modulations following a visual-attention span intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central-peripheral interactions in scene recognition across the adult lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bonnichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral scene context modulates the temporal dynamics of saccadic choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Reorganization of Spatial Frequency Processing in Maculopathy: A Comparison of Patients and Controls with Matched Artificial Scotoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 2025 Vision Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Louvain-la-Neuve, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral scene context influences gaze-based target object detection in peripheral vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 2025 Vision Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Louvain-la-Neuve, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion processing is improved following perceptual learning in maculopathy patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICON 2025 - International Conference on Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do predictions based on peripheral scene information influence perception in central vision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Carrez-Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goerig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Vision (GDR Vision 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does object shape the visual appearance of scene context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Carrez-Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing visual scene categorization in people with age-related macular degeneration through perceptual learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Grenoble, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene context influences gaze orientation on objects in peripheral vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2024 - 46th European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of object-based predictions and predictions robustness on subjective visual perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Carrez-Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2024 - 46th edition of the European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual learning improves motion perception in patients with macular degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rosito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2024 - 46th edition of the European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene context influences gaze orientation on objects in peripheral vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between central and peripheral vision rely on the retinotopic processing of spatial frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates underlying local and global processing during visual search across adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordana Kruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Hamlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2024 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Francisco California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations based on prior knowledge sharpen the perceived visual signal as its reliability decreases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2022 - 44th edition of the European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nijmegen, Netherlands. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced flexibility in autism on an unpredicted emotional flexibility task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Logemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Autism Research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual Meeting, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid scene categorization: From coarse peripheral vision to fine central vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2019 - 42nd edition of the European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of High Spatial Frequencies for Exogenous Consciousness: Evidence from the Attentional Blink Paradigm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Consciousness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial frequencies dominance for visual consciousness suggested by an attentional blink paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional face recognition in Autism and in Cerebral Visual Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Kovarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Caetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Autism-Europe International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude of saccades is modulated by the nature of visual stimuli and saccade accuracy in saccadic choice tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2018 - European Conference on Visual Preception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of peripheral vision on proactive processing leading to object recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international Workshop on Predictive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral vision loss affects the processing of spatial frequencies in the central vision of people with glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Rutgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Attye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical thickness and global/local visual abilities in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is scene and face perception preserved in the central visual field of people with glaucoma?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Rutgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Attye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2017 - European Conference on Visual Preception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccades toward faces are not only faster but also larger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2017 - European Conference on Visual Preception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/10.4.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional cerebral reorganization of visual scene processing in age-related macular degeneration patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruxandra Hera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krainik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are low spatial frequencies or high contrasts the trigger of threat detection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ visuel des patients hémianopsiques est-il intègre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes journées de la Société Française Neuro-Vasculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does information from low and high spatial frequencies interact during scene categorization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorante Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural basis of the paired-object affordance effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Kalénine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0017175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related differences in spatial frequency processing during scene categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization of Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la procédure de cartographie rétinotopique par IRMf pour une application clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ArcheoNeuro Project: The neural basis of early engravings perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Majkić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël M Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and the Brain: How Imagery Makes Us Human</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural bases of emotional and motivational appraisals on processing of emotional visual scenes depending on spatial frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fradcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The conference of the International Society for Research on Emotions (ISRE2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural scene recognition in the children’s brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuroscience Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective connectivity in the cerebral network underlying visual scene categorization. A dynamic causal modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical thickness and spatial frequency processing during natural scenes perception in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization of Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial frequency processing within scene-selective cortical regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2015 - 21st Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does RMS contrast normalization impair Coarse-to-Fine processing of natural scenes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Sciences Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, St Pete Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of RMS contrast normalization on the retinotopic processing of spatial frequencies during scene categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Sciences Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, St Pete Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral assessment of emotional and motivational appraisal during visual processing of emotional scenes depending on spatial frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fradcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset (EBRAINS): MRI and Behavioral Data from a Scene Categorization Task in Patients with Macular Degeneration and Controls (v1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cottereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25493/MR1J-T1K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondamentaux de l'éthique de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences sur l’éthique et la protection des données en recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COREVA, outil d’entrainement progressif de l’empan visuo-attentionnel. Ortho-Editions, Isbergues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId402"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carole Peyrin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carole-peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7792-092X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075972956</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice de recherche DR1 au CNRS - Psychologie & Neurosciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Psychologie et NeuroCognition (LPNC)CNRS UMR 5105 - Université Grenoble Alpes (UGA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LPNC - Co-responsable Equipe Vision & EmotionFF-CER - Vice-présidente de la Fédération Française des Comités d'éthique de la RechercheCERGA - Membre du Bureau du Comité d'éthique de la Recherche Grenoble Alpes (CERGA)Master Psychologie UGA - Co-responsable Parcours Neuropsychologie et Neurosciences Cliniques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Learning as a Rehabilitation Approach to Enhance Motion Processing in Maculopathy Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 67 (3), pp.52. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.67.3.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing peripheral scene recognition through spatial frequency training: Behavioral evidence from macular degeneration and healthy aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 223, pp.109377. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2026.109377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of predictions robustness and object-based predictions on subjective visual perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Carrez-Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-025-03150-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurobehavioral Changes in Macular Degeneration: Spatial Frequency Use in Scene Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66 (13), pp.54. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.66.13.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age Difference on the Spatial Scale of Object Categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Aging Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (4), pp.526-537. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0361073X.2024.2435779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion processing in visual cortex of maculopathy patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (30), pp.e0283252025. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0283-25.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between central and peripheral vision: Influence of distance and spatial frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.24.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates underlying local and global processing during visual search across adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordanna A Kruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Hamlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (6), pp.e0303796. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0303796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial bias in face identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Greenwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Goffaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 290 (2001), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2023.1118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does alcohol automatically capture drinkers’ attention? Exploration through an eye-tracking saccadic choice task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Bollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 240 (2), pp.271-282. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00213-023-06314-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective perception of objects depends on the interaction between the validity of context-based expectations and signal reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 206, pp.108191. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2023.108191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of glaucoma on the spatial frequency processing of scenes in central vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvia Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Warniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.E001. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0952523822000086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of emotional faces: the role of spatial frequencies and local features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 211 (October), pp.108281. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2023.108281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of physical features from peripheral vision on scene categorization in central vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13506285.2022.2087814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial frequencies disrupt conscious visual recognition: evidence from an attentional blink paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël J.R. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (12), pp.e11964. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e11964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It makes sense, so I see it better! Contextual information about the visual environment increases its perceived sharpness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (4), pp.331-350. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xhp0000993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Emotional Content and Perceptual Saliency During the Programming of Saccades Toward Faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lenouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (10), pp.e13042. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.13042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility in autism during unpredictable shifts of socio-emotional stimuli: Investigation of group and sex differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Logemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Cserjesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.136236132110627. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13623613211062776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and Physical Properties of Peripheral Vision Are Used for Scene Categorization in Central Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_01689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to central crowding for faces in patients with glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Rouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Warniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaucoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (2), pp.140-147. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/IJG.0000000000001710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional face recognition in autism and in cerebral visual impairments: In search for specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Kovarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Caetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnp.12221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolated face features are sufficient to elicit ultra-rapid and involuntary orienting responses toward faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (2), pp.4. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.21.2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Thickness and Natural Scene Recognition in the Child’s Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.329. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci10060329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid scene categorization: From coarse peripheral vision to fine central vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170 (May), pp.60-72. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2020.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face perception influences the programming of eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.560. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36510-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of peripheral vision on object categorization in central vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (14), pp.7. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/19.14.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ipsilesional deficit of selective attention in left homonymous hemianopia and left unilateral spatial neglect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.305-314. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of recurrent top-down synaptic connections for the anticipation of dynamic emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.19-30. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2018.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Track-weighted imaging for neuroretina: Evaluations in healthy volunteers and ischemic optic neuropathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Attye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lecler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.25941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related macular degeneration changes the processing of visual scenes in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruxandra Hera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35, pp.E006. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0952523817000372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsal and ventral stream contribution to the paired-object affordance effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Kalénine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, p.125 - 134. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulcal Polymorphisms of the IFC and ACC Contribute to Inhibitory Control Variability in Children and Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloélia Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Linzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Allaire-Duquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNeuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.197 - 214. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/ENEURO.0197-17.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene and human face recognition in the central vision of patients with glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Rutgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Attye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.e0193465. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0193465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaucoma Affects Viewing Distance for Recognition of Sex and Facial Expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Rouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Szaffarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (12), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.18-24875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do low spatial frequencies explain the extremely fast saccades towards human faces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.100-111. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2016.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does information from low and high spatial frequencies interact during scene categorization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (9-10), pp.853-867. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13506285.2017.1347590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene perception in age-related macular degeneration: Effect of spatial frequencies and contrast in residual vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruxandra Hera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.36 - 47. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Consequences and Cortical Reorganization in Homonymous Hemianopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnsys.2016.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral Correlates of Emotional and Action Appraisals During Visual Processing of Emotional Scenes Depending on Spatial Frequency: A Pilot Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fradcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.e0144393. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0144393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neural Bases of the Semantic Interference of Spatial Frequency-based Information in Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (12), pp.2394-405. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemisphere-dependent ipsilesional deficits in hemianopia: Sightblindness in the ‘intact’ visual field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.166-74. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2015.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial frequency processing in scene-selective cortical regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.86 - 95. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.02.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective connectivity in the neural network underlying coarse-to-fine categorization of visual scenes. A dynamic causal modeling study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.46-56. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2015.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid scene categorization: Role of spatial frequency order, accumulation mode and luminance contrast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107, pp.49-57. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2014.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural bases of spatial frequency processing during scene perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnint.2014.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Differences in Spatial Frequency Processing during Scene Categorization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (8), pp.e0134554. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0134554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexia in a French-Spanish bilingual girl: Behavioural and neural modulations following a visual attention span intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.120-145. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2013.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-to-fine categorization of visual scenes in scene-selective cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Musel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Giavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (10), pp.2287-2297. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual processing of multiple elements in the dyslexic brain: evidence for a superior parietal dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.479. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2014.00479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinotopic and lateralized processing of spatial frequencies in human visual cortex during scene categorization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Musel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (8), pp.1315-31. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FMRI investigation of the cortical network underlying detection and categorization abilities in hemianopic patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Caetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (2), pp.264-77. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10548-012-0244-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the superior parietal lobules in letter-identity processing within strings: FMRI evidence from skilled and dyslexic readers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (4), pp.601-12. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral assessment of emotional and motivational appraisal during visual processing of emotional scenes depending on spatial frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fradcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (1), pp.104-13. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2013.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-orthographic character string processing and parietal cortex: a role for visual attention in reading?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (9), pp.2195-204. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural dissociation of phonological and visual attention span disorders in developmental dyslexia: FMRI evidence from two case reports.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 120 (3), pp.381-94. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2011.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is coarse-to-fine strategy sensitive to normal aging?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Musel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e38493. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catching falling objects: the role of the cerebellum in processing sensory-motor errors that may influence updating of feedforward commands. An fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fautrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ricolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnetblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 190, pp.135-44. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2011.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual abilities in age-related macular degeneration to process spatial frequencies during natural scene categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Musel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruxandra Hera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alleysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (6), pp.529-541. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0952523811000435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual demand and visual field presentation influence natural scene processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seta Kazandjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 249 (2), pp.223-232. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00417-010-1451-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superior parietal lobule dysfunction in a homogeneous group of dyslexic children with a visual attention span disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. N'Guyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 118 (3), pp.128-38. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2010.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural substrates and timing of top-down processes during coarse-to-fine categorization of visual scenes: a combined fMRI and ERP study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph M Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Thut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (12), pp.2768-80. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn.2010.21424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific impairments in visual processing following lesion side in hemianopic patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (9), pp.1123-31. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2009.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité des aires visuelles corticales : effets de la latéralisation de la lésion et du type de tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cavezian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (3), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory and visual stream segregation in children and adults: an assessment of the amodality assumption of the 'sluggish attentional shifting' theory of dyslexia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1302, pp.132-47. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2009.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sensory-motor specificity of taxonomic and thematic conceptual relations: a behavioral and fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Kalénine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (3), pp.1152-62. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2008.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00398789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional MRI approach for assessing hemispheric predominance of regions activated by a phonological and a semantic task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63, pp.274-85. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrad.2007.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of spatial frequency processing: A neuropsychological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1073-1074, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2005.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemispheric predominance assessment of phonology and semantics: A divided visual field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61, pp.298-304. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2006.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temporal constraints on hemispheric asymmetries during spatial frequency processing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62 (3), pp.214-20. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2006.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysyllabic pseudo-word processing in reading and lexical decision: Converging evidence from behavioral data, connectionist simulations and functional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1085 (1), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2006.02.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantage computationnel de l'information de basse fréquence spatiale dans la reconnaissance d'expressions faciales de peur par un reseau de neurones artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alleysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cognito - Cahiers Romans de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (1), pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual search for object orientation can be modulated by canonical orientation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ballaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Boutsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn W Humphreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (1), pp.20-39. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0096-1523.31.1.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemispheric specialization of human inferior temporal cortex during coarse-to-fine and fine-to-coarse analysis of natural visual scenes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Landis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (2), pp.464-73. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2005.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral regions and hemispheric specialization for processing spatial frequencies during natural scene recognition. An event-related fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.23(2):698-707. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2004.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image phase or amplitude? Rapid scene categorization is an amplitude based process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanny Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 327 (4), pp.313-318. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2004.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemispheric specialization for spatial frequency processing in the analysis of natural scenes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (2), pp.278-82. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0278-2626(03)00126-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central visual information improves peripheral scene visibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Carrez-Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goerig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion-selective cortical network is preserved in maculopathy patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual learning improves motion perception in patients with age-related macular degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rosito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations based on prior knowledge sharpen the perceived visual signal as its reliability decreases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid scene categorization: From coarse peripheral vision to fine central vision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It makes sense, so I see it better! Contextual information about the visual environment increases its perceived sharpness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional facial expressions modulate saccadic response in a saccadic choice task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lenouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2019 - 42nd edition of the European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does holistic processing explain ultra-rapid saccades toward face stimuli?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2019 - 42nd edition of the European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face stimuli influence the programming of saccade amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un trouble de l’attention sélective dans le champ ‘sain’ des patients avec négligence spatiale unilatérale gauche ou hémianopsie latérale homonyme gauche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Printemps de la Société de Neuropsychologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene categorization in normal and pathological vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Image Perception and Visual Field Deficiency” - PIDVIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EyeCoG: Eye movements as multidimensional signatures of cognitive and cerebral (dys)functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de NeuroCoG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual processing dysfunctions in hemianopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium Low Vision and the Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquences spatiales et perception de scènes visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société de Psychophysiologie et de Neurosciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of contrast equalization on spatial frequency processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle Grenoble Cognition - 5e Rencontres du Pôle Grenoble Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related differences in spatial frequency processing during scene categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexia in a French-Spanish bilingual girl: Behavioural and neural modulations following a visual-attention span intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral scene context modulates the temporal dynamics of saccadic choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central-peripheral interactions in scene recognition across the adult lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bonnichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Reorganization of Spatial Frequency Processing in Maculopathy: A Comparison of Patients and Controls with Matched Artificial Scotoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 2025 Vision Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Louvain-la-Neuve, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral scene context influences gaze-based target object detection in peripheral vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 2025 Vision Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Louvain-la-Neuve, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion processing is improved following perceptual learning in maculopathy patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICON 2025 - International Conference on Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do predictions based on peripheral scene information influence perception in central vision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Carrez-Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goerig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Vision (GDR Vision 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does object shape the visual appearance of scene context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Carrez-Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene context influences gaze orientation on objects in peripheral vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2024 - 46th European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing visual scene categorization in people with age-related macular degeneration through perceptual learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Grenoble, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of object-based predictions and predictions robustness on subjective visual perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Carrez-Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2024 - 46th edition of the European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual learning improves motion perception in patients with macular degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rosito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2024 - 46th edition of the European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene context influences gaze orientation on objects in peripheral vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between central and peripheral vision rely on the retinotopic processing of spatial frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates underlying local and global processing during visual search across adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordana Kruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Hamlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2024 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Francisco California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations based on prior knowledge sharpen the perceived visual signal as its reliability decreases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2022 - 44th edition of the European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nijmegen, Netherlands. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced flexibility in autism on an unpredicted emotional flexibility task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Logemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Autism Research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual Meeting, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid scene categorization: From coarse peripheral vision to fine central vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2019 - 42nd edition of the European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of High Spatial Frequencies for Exogenous Consciousness: Evidence from the Attentional Blink Paradigm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Consciousness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional face recognition in Autism and in Cerebral Visual Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Kovarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Caetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Autism-Europe International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial frequencies dominance for visual consciousness suggested by an attentional blink paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude of saccades is modulated by the nature of visual stimuli and saccade accuracy in saccadic choice tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2018 - European Conference on Visual Preception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of peripheral vision on proactive processing leading to object recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international Workshop on Predictive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral vision loss affects the processing of spatial frequencies in the central vision of people with glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Rutgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Attye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical thickness and global/local visual abilities in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is scene and face perception preserved in the central visual field of people with glaucoma?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Rutgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Attye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2017 - European Conference on Visual Preception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccades toward faces are not only faster but also larger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2017 - European Conference on Visual Preception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/10.4.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional cerebral reorganization of visual scene processing in age-related macular degeneration patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruxandra Hera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krainik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ visuel des patients hémianopsiques est-il intègre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes journées de la Société Française Neuro-Vasculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are low spatial frequencies or high contrasts the trigger of threat detection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does information from low and high spatial frequencies interact during scene categorization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorante Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural basis of the paired-object affordance effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Kalénine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0017175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related differences in spatial frequency processing during scene categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization of Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective connectivity in the cerebral network underlying visual scene categorization. A dynamic causal modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural scene recognition in the children’s brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuroscience Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical thickness and spatial frequency processing during natural scenes perception in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization of Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la procédure de cartographie rétinotopique par IRMf pour une application clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ArcheoNeuro Project: The neural basis of early engravings perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Majkić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël M Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and the Brain: How Imagery Makes Us Human</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural bases of emotional and motivational appraisals on processing of emotional visual scenes depending on spatial frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fradcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The conference of the International Society for Research on Emotions (ISRE2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial frequency processing within scene-selective cortical regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2015 - 21st Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does RMS contrast normalization impair Coarse-to-Fine processing of natural scenes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Sciences Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, St Pete Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of RMS contrast normalization on the retinotopic processing of spatial frequencies during scene categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Sciences Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, St Pete Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral assessment of emotional and motivational appraisal during visual processing of emotional scenes depending on spatial frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fradcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset (EBRAINS): MRI and Behavioral Data from a Scene Categorization Task in Patients with Macular Degeneration and Controls (v1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cottereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25493/MR1J-T1K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondamentaux de l'éthique de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences sur l’éthique et la protection des données en recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COREVA, outil d’entrainement progressif de l’empan visuo-attentionnel. Ortho-Editions, Isbergues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId404"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA73B272"/>
+    <w:nsid w:val="EDE2BE08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-peyrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7792-092X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075972956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506387v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Faurite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gallice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2026.109377" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Carrez-Corral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rossel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03150-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345425v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.13.54" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Gu&#233;not" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0283-25.2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenoble" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2024.2435779" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aprile" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.24.1.3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Doucet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna A Kruse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Hamlin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303796" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Roux-Sibilon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Greenwood" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goffaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1118" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04012163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bollen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-023-06314-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011505v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2023.108191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04010801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trouilloud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Ferry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Warniez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523822000086" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Entzmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2023.108281" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709295v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2022.2087814" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l J.R. Perrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lacroix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e11964" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000993" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Logemann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Cserjesi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613211062776" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374978v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lenouvel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Charles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13042" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139604v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Joly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01689" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017651v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Stievenard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rouland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IJG.0000000000001710" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02975393v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Caetta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12221" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.21.2.4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02975355v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orliac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10060329" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02975285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2020.02.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Breuil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36510-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031553v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.03.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407014v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/19.14.7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01911098v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2018.09.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729625v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Remond" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lecler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25941" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741530v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Kal&#233;nine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.03.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948781v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Hera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523817000372" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741539v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233;lia Tissier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Linzarini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Allaire-Duquette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0197-17.2018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729634v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rutg&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193465" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01911096v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schafer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Rouland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Szaffarczyk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.18-24875" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569378v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2016.12.019" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599312v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2017.1347590" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449814v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2016.11.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360451v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2016.00057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360449v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fradcourt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144393" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161660v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cav&#233;zian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Obadia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.05.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196757v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourgin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00861" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.058" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z6NGBPS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120812v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2014.11.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196760v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2015.07.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7841V5T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196755v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134554" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965217v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lallier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.11.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WNQ2DKT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01886909v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2014.00037" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077513v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Musel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Giavarini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00643" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979615v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lobier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00479" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827617v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bordier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00397" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861983v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coubard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-012-0244-z" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KZCDHS7C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861977v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.12.010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQ2375P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861984v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fradcourt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campagne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2013.07.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM13DB3N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861976v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.05.023" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QFGPBS4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798603v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pernet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2011.12.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG3FXQ6Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827611v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038493" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861978v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fautrelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ricolfi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2011.06.034" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL71QJ86-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861985v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. D&#233;monet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. N'Guyen-Morel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Le Bas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.06.005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2WBCR0L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827724v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523811000435" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925725v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coubard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seta Kazandjian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marendaz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-010-1451-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SPDC1T2J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827731v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M Michel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schwartz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Thut" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2010.21424" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861982v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Doucet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.08.013" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCV1J306-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968206v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cavezian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828654v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thierry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Tainturier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnadieu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2009.07.037" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SB2628-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00398789v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonthoux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.09.043" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDPDXG2P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798632v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2007.01.030" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7RHKR5H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864987v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2006.05.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXVGP1SV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172746v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carbonnel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ans" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.02.049" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1WLGHWD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169565v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2006.02.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S0DKQ16-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372324v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moret" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2005.12.051" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8FNSTGR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372327v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861981v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ballaz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boutsen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn W Humphreys" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.31.1.20" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178477v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Michel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Landis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.06.006" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP82VTN0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798639v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.06.020" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BH6TDWT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372326v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.02.006" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLFVB2KQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861979v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0278-2626(03)00126-x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZXBCXWQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507370v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goerig" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519347v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Guenot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554734v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vattier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rosito" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796556v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796682v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796525v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348887v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353882v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000176v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01997682v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000154v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000145v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000165v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01997618v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01998721v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000128v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01998723v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507435v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnichon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507393v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201709v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201678v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507478v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201667v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554720v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554693v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696494v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696548v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696628v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554710v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219554v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cottereau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043229v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Kruse" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806644v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563119v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353806v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991414v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perrier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermeulen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353909v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03026106v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915785v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915812v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887270v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01952237v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delalande" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915830v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915882v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.4.16" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01952247v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915872v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01952254v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982328v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorante Miller" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982342v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017175" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982484v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982419v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982382v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Majki&#263;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l M Jobard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156018v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Campagne" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982493v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982397v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982450v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982474v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982507v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982512v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015738v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541525v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25493/MR1J-T1K" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806649v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838772v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-peyrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7792-092X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075972956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568675v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Faurite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Gu&#233;not" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gallice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.67.3.52" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2026.109377" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Carrez-Corral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rossel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03150-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.13.54" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenoble" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2024.2435779" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164331v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0283-25.2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aprile" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.24.1.3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682849v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Doucet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna A Kruse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Hamlin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303796" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146412v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Roux-Sibilon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Greenwood" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goffaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1118" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04012163v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bollen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-023-06314-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2023.108191" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04010801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trouilloud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Ferry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Warniez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523822000086" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162330v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Entzmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2023.108281" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709295v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2022.2087814" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l J.R. Perrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lacroix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e11964" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000993" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lenouvel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Charles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13042" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Logemann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Cserjesi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613211062776" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Joly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01689" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Stievenard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rouland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IJG.0000000000001710" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02975393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Caetta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12221" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.21.2.4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02975355v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orliac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10060329" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02975285v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2020.02.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012777v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Breuil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36510-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407014v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/19.14.7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031553v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.03.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01911098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2018.09.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729625v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jean" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Remond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lecler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25941" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948781v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Hera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523817000372" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Kal&#233;nine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.03.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741539v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233;lia Tissier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Linzarini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Allaire-Duquette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0197-17.2018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729634v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rutg&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193465" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01911096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schafer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Rouland" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Szaffarczyk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.18-24875" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569378v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2016.12.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599312v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2017.1347590" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449814v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2016.11.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360451v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2016.00057" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360449v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fradcourt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144393" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourgin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00861" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cav&#233;zian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Obadia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.05.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429400v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.058" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z6NGBPS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196760v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2015.07.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7841V5T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120812v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2014.11.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01886909v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2014.00037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196755v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134554" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965217v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lallier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.11.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WNQ2DKT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077513v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Musel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Giavarini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00643" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979615v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lobier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00479" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827617v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bordier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00397" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861983v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coubard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-012-0244-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KZCDHS7C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861977v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.12.010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQ2375P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861984v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fradcourt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campagne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2013.07.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM13DB3N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861976v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.05.023" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QFGPBS4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798603v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pernet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2011.12.015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG3FXQ6Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827611v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038493" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861978v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fautrelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ricolfi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2011.06.034" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL71QJ86-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827724v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523811000435" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925725v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coubard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seta Kazandjian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marendaz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-010-1451-5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SPDC1T2J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861985v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. D&#233;monet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. N'Guyen-Morel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Le Bas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.06.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2WBCR0L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827731v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M Michel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schwartz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Thut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2010.21424" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861982v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Doucet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.08.013" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCV1J306-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968206v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cavezian" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828654v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thierry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Tainturier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnadieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2009.07.037" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SB2628-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00398789v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonthoux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.09.043" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDPDXG2P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798632v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2007.01.030" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7RHKR5H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372324v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moret" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2005.12.051" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8FNSTGR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169565v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2006.02.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S0DKQ16-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864987v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2006.05.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXVGP1SV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172746v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carbonnel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ans" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.02.049" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1WLGHWD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372327v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861981v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ballaz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boutsen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn W Humphreys" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.31.1.20" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178477v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Michel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Landis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.06.006" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP82VTN0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798639v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.06.020" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BH6TDWT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372326v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.02.006" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLFVB2KQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861979v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0278-2626(03)00126-x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZXBCXWQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507370v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goerig" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519347v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Guenot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554734v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vattier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rosito" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796556v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796682v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796525v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353882v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348887v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000176v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000145v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01997682v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000154v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000165v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01997618v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01998721v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000128v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01998723v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507393v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507435v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnichon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201709v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201678v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507478v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201667v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554720v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696494v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554693v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696548v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696628v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554710v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219554v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cottereau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043229v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Kruse" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806644v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563119v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353806v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991414v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perrier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermeulen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03026106v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353909v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915785v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915812v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887270v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01952237v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delalande" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915830v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915882v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.4.16" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01952247v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01952254v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915872v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982328v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorante Miller" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982342v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017175" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982484v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982397v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982493v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982450v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982419v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982382v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Majki&#263;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l M Jobard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156018v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Campagne" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982474v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982507v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982512v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015738v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541525v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25493/MR1J-T1K" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806649v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838772v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>