--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carole Peyrin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carole-peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7792-092X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075972956</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice de recherche DR1 au CNRS - Psychologie & Neurosciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Psychologie et NeuroCognition (LPNC)CNRS UMR 5105 - Université Grenoble Alpes (UGA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LPNC - Co-responsable Equipe Vision & EmotionFF-CER - Vice-présidente de la Fédération Française des Comités d'éthique de la RechercheCERGA - Membre du Bureau du Comité d'éthique de la Recherche Grenoble Alpes (CERGA)Master Psychologie UGA - Co-responsable Parcours Neuropsychologie et Neurosciences Cliniques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Learning as a Rehabilitation Approach to Enhance Motion Processing in Maculopathy Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 67 (3), pp.52. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.67.3.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing peripheral scene recognition through spatial frequency training: Behavioral evidence from macular degeneration and healthy aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 223, pp.109377. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2026.109377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of predictions robustness and object-based predictions on subjective visual perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Carrez-Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-025-03150-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurobehavioral Changes in Macular Degeneration: Spatial Frequency Use in Scene Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66 (13), pp.54. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.66.13.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age Difference on the Spatial Scale of Object Categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Aging Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (4), pp.526-537. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0361073X.2024.2435779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion processing in visual cortex of maculopathy patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (30), pp.e0283252025. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0283-25.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between central and peripheral vision: Influence of distance and spatial frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.24.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates underlying local and global processing during visual search across adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordanna A Kruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Hamlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (6), pp.e0303796. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0303796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial bias in face identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Greenwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Goffaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 290 (2001), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2023.1118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does alcohol automatically capture drinkers’ attention? Exploration through an eye-tracking saccadic choice task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Bollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 240 (2), pp.271-282. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00213-023-06314-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective perception of objects depends on the interaction between the validity of context-based expectations and signal reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 206, pp.108191. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2023.108191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of glaucoma on the spatial frequency processing of scenes in central vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvia Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Warniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.E001. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0952523822000086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of emotional faces: the role of spatial frequencies and local features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 211 (October), pp.108281. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2023.108281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of physical features from peripheral vision on scene categorization in central vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13506285.2022.2087814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial frequencies disrupt conscious visual recognition: evidence from an attentional blink paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël J.R. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (12), pp.e11964. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e11964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It makes sense, so I see it better! Contextual information about the visual environment increases its perceived sharpness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (4), pp.331-350. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xhp0000993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Emotional Content and Perceptual Saliency During the Programming of Saccades Toward Faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lenouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (10), pp.e13042. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.13042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility in autism during unpredictable shifts of socio-emotional stimuli: Investigation of group and sex differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Logemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Cserjesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.136236132110627. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13623613211062776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and Physical Properties of Peripheral Vision Are Used for Scene Categorization in Central Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_01689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to central crowding for faces in patients with glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Rouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Warniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaucoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (2), pp.140-147. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/IJG.0000000000001710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional face recognition in autism and in cerebral visual impairments: In search for specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Kovarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Caetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnp.12221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolated face features are sufficient to elicit ultra-rapid and involuntary orienting responses toward faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (2), pp.4. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.21.2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Thickness and Natural Scene Recognition in the Child’s Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.329. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci10060329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid scene categorization: From coarse peripheral vision to fine central vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170 (May), pp.60-72. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2020.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face perception influences the programming of eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.560. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36510-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of peripheral vision on object categorization in central vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (14), pp.7. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/19.14.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ipsilesional deficit of selective attention in left homonymous hemianopia and left unilateral spatial neglect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.305-314. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of recurrent top-down synaptic connections for the anticipation of dynamic emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.19-30. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2018.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Track-weighted imaging for neuroretina: Evaluations in healthy volunteers and ischemic optic neuropathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Attye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lecler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.25941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related macular degeneration changes the processing of visual scenes in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruxandra Hera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35, pp.E006. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0952523817000372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsal and ventral stream contribution to the paired-object affordance effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Kalénine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, p.125 - 134. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulcal Polymorphisms of the IFC and ACC Contribute to Inhibitory Control Variability in Children and Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloélia Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Linzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Allaire-Duquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNeuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.197 - 214. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/ENEURO.0197-17.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene and human face recognition in the central vision of patients with glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Rutgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Attye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.e0193465. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0193465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaucoma Affects Viewing Distance for Recognition of Sex and Facial Expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Rouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Szaffarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (12), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.18-24875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do low spatial frequencies explain the extremely fast saccades towards human faces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.100-111. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2016.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does information from low and high spatial frequencies interact during scene categorization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (9-10), pp.853-867. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13506285.2017.1347590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene perception in age-related macular degeneration: Effect of spatial frequencies and contrast in residual vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruxandra Hera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.36 - 47. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Consequences and Cortical Reorganization in Homonymous Hemianopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnsys.2016.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral Correlates of Emotional and Action Appraisals During Visual Processing of Emotional Scenes Depending on Spatial Frequency: A Pilot Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fradcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.e0144393. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0144393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neural Bases of the Semantic Interference of Spatial Frequency-based Information in Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (12), pp.2394-405. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemisphere-dependent ipsilesional deficits in hemianopia: Sightblindness in the ‘intact’ visual field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.166-74. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2015.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial frequency processing in scene-selective cortical regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.86 - 95. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.02.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective connectivity in the neural network underlying coarse-to-fine categorization of visual scenes. A dynamic causal modeling study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.46-56. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2015.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid scene categorization: Role of spatial frequency order, accumulation mode and luminance contrast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107, pp.49-57. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2014.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural bases of spatial frequency processing during scene perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnint.2014.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Differences in Spatial Frequency Processing during Scene Categorization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (8), pp.e0134554. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0134554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexia in a French-Spanish bilingual girl: Behavioural and neural modulations following a visual attention span intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.120-145. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2013.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-to-fine categorization of visual scenes in scene-selective cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Musel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Giavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (10), pp.2287-2297. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual processing of multiple elements in the dyslexic brain: evidence for a superior parietal dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.479. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2014.00479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinotopic and lateralized processing of spatial frequencies in human visual cortex during scene categorization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Musel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (8), pp.1315-31. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FMRI investigation of the cortical network underlying detection and categorization abilities in hemianopic patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Caetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (2), pp.264-77. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10548-012-0244-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the superior parietal lobules in letter-identity processing within strings: FMRI evidence from skilled and dyslexic readers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (4), pp.601-12. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral assessment of emotional and motivational appraisal during visual processing of emotional scenes depending on spatial frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fradcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (1), pp.104-13. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2013.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-orthographic character string processing and parietal cortex: a role for visual attention in reading?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (9), pp.2195-204. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural dissociation of phonological and visual attention span disorders in developmental dyslexia: FMRI evidence from two case reports.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 120 (3), pp.381-94. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2011.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is coarse-to-fine strategy sensitive to normal aging?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Musel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e38493. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catching falling objects: the role of the cerebellum in processing sensory-motor errors that may influence updating of feedforward commands. An fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fautrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ricolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnetblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 190, pp.135-44. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2011.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual abilities in age-related macular degeneration to process spatial frequencies during natural scene categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Musel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruxandra Hera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alleysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (6), pp.529-541. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0952523811000435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual demand and visual field presentation influence natural scene processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seta Kazandjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 249 (2), pp.223-232. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00417-010-1451-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superior parietal lobule dysfunction in a homogeneous group of dyslexic children with a visual attention span disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. N'Guyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 118 (3), pp.128-38. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2010.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural substrates and timing of top-down processes during coarse-to-fine categorization of visual scenes: a combined fMRI and ERP study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph M Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Thut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (12), pp.2768-80. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn.2010.21424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific impairments in visual processing following lesion side in hemianopic patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (9), pp.1123-31. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2009.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité des aires visuelles corticales : effets de la latéralisation de la lésion et du type de tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cavezian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (3), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory and visual stream segregation in children and adults: an assessment of the amodality assumption of the 'sluggish attentional shifting' theory of dyslexia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1302, pp.132-47. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2009.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sensory-motor specificity of taxonomic and thematic conceptual relations: a behavioral and fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Kalénine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (3), pp.1152-62. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2008.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00398789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional MRI approach for assessing hemispheric predominance of regions activated by a phonological and a semantic task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63, pp.274-85. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrad.2007.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of spatial frequency processing: A neuropsychological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1073-1074, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2005.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemispheric predominance assessment of phonology and semantics: A divided visual field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61, pp.298-304. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2006.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temporal constraints on hemispheric asymmetries during spatial frequency processing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62 (3), pp.214-20. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2006.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysyllabic pseudo-word processing in reading and lexical decision: Converging evidence from behavioral data, connectionist simulations and functional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1085 (1), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2006.02.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantage computationnel de l'information de basse fréquence spatiale dans la reconnaissance d'expressions faciales de peur par un reseau de neurones artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alleysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cognito - Cahiers Romans de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (1), pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual search for object orientation can be modulated by canonical orientation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ballaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Boutsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn W Humphreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (1), pp.20-39. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0096-1523.31.1.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemispheric specialization of human inferior temporal cortex during coarse-to-fine and fine-to-coarse analysis of natural visual scenes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Landis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (2), pp.464-73. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2005.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral regions and hemispheric specialization for processing spatial frequencies during natural scene recognition. An event-related fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.23(2):698-707. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2004.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image phase or amplitude? Rapid scene categorization is an amplitude based process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanny Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 327 (4), pp.313-318. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2004.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemispheric specialization for spatial frequency processing in the analysis of natural scenes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (2), pp.278-82. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0278-2626(03)00126-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central visual information improves peripheral scene visibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Carrez-Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goerig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion-selective cortical network is preserved in maculopathy patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual learning improves motion perception in patients with age-related macular degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rosito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations based on prior knowledge sharpen the perceived visual signal as its reliability decreases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid scene categorization: From coarse peripheral vision to fine central vision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It makes sense, so I see it better! Contextual information about the visual environment increases its perceived sharpness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional facial expressions modulate saccadic response in a saccadic choice task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lenouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2019 - 42nd edition of the European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does holistic processing explain ultra-rapid saccades toward face stimuli?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2019 - 42nd edition of the European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face stimuli influence the programming of saccade amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un trouble de l’attention sélective dans le champ ‘sain’ des patients avec négligence spatiale unilatérale gauche ou hémianopsie latérale homonyme gauche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Printemps de la Société de Neuropsychologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene categorization in normal and pathological vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Image Perception and Visual Field Deficiency” - PIDVIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EyeCoG: Eye movements as multidimensional signatures of cognitive and cerebral (dys)functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de NeuroCoG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual processing dysfunctions in hemianopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium Low Vision and the Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquences spatiales et perception de scènes visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société de Psychophysiologie et de Neurosciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of contrast equalization on spatial frequency processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle Grenoble Cognition - 5e Rencontres du Pôle Grenoble Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related differences in spatial frequency processing during scene categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexia in a French-Spanish bilingual girl: Behavioural and neural modulations following a visual-attention span intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral scene context modulates the temporal dynamics of saccadic choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central-peripheral interactions in scene recognition across the adult lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bonnichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Reorganization of Spatial Frequency Processing in Maculopathy: A Comparison of Patients and Controls with Matched Artificial Scotoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 2025 Vision Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Louvain-la-Neuve, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral scene context influences gaze-based target object detection in peripheral vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 2025 Vision Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Louvain-la-Neuve, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion processing is improved following perceptual learning in maculopathy patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICON 2025 - International Conference on Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do predictions based on peripheral scene information influence perception in central vision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Carrez-Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goerig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Vision (GDR Vision 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does object shape the visual appearance of scene context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Carrez-Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene context influences gaze orientation on objects in peripheral vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2024 - 46th European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing visual scene categorization in people with age-related macular degeneration through perceptual learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Grenoble, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of object-based predictions and predictions robustness on subjective visual perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Carrez-Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2024 - 46th edition of the European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual learning improves motion perception in patients with macular degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rosito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2024 - 46th edition of the European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene context influences gaze orientation on objects in peripheral vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between central and peripheral vision rely on the retinotopic processing of spatial frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates underlying local and global processing during visual search across adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordana Kruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Hamlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2024 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Francisco California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations based on prior knowledge sharpen the perceived visual signal as its reliability decreases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2022 - 44th edition of the European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nijmegen, Netherlands. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced flexibility in autism on an unpredicted emotional flexibility task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Logemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Autism Research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual Meeting, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid scene categorization: From coarse peripheral vision to fine central vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2019 - 42nd edition of the European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of High Spatial Frequencies for Exogenous Consciousness: Evidence from the Attentional Blink Paradigm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Consciousness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional face recognition in Autism and in Cerebral Visual Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Kovarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Caetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Autism-Europe International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial frequencies dominance for visual consciousness suggested by an attentional blink paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude of saccades is modulated by the nature of visual stimuli and saccade accuracy in saccadic choice tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2018 - European Conference on Visual Preception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of peripheral vision on proactive processing leading to object recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international Workshop on Predictive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral vision loss affects the processing of spatial frequencies in the central vision of people with glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Rutgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Attye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical thickness and global/local visual abilities in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is scene and face perception preserved in the central visual field of people with glaucoma?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Rutgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Attye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2017 - European Conference on Visual Preception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccades toward faces are not only faster but also larger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2017 - European Conference on Visual Preception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/10.4.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional cerebral reorganization of visual scene processing in age-related macular degeneration patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruxandra Hera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krainik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ visuel des patients hémianopsiques est-il intègre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes journées de la Société Française Neuro-Vasculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are low spatial frequencies or high contrasts the trigger of threat detection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does information from low and high spatial frequencies interact during scene categorization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorante Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural basis of the paired-object affordance effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Kalénine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0017175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related differences in spatial frequency processing during scene categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization of Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective connectivity in the cerebral network underlying visual scene categorization. A dynamic causal modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural scene recognition in the children’s brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuroscience Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical thickness and spatial frequency processing during natural scenes perception in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization of Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la procédure de cartographie rétinotopique par IRMf pour une application clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ArcheoNeuro Project: The neural basis of early engravings perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Majkić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël M Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and the Brain: How Imagery Makes Us Human</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural bases of emotional and motivational appraisals on processing of emotional visual scenes depending on spatial frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fradcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The conference of the International Society for Research on Emotions (ISRE2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial frequency processing within scene-selective cortical regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2015 - 21st Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does RMS contrast normalization impair Coarse-to-Fine processing of natural scenes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Sciences Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, St Pete Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of RMS contrast normalization on the retinotopic processing of spatial frequencies during scene categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Sciences Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, St Pete Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral assessment of emotional and motivational appraisal during visual processing of emotional scenes depending on spatial frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fradcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset (EBRAINS): MRI and Behavioral Data from a Scene Categorization Task in Patients with Macular Degeneration and Controls (v1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cottereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25493/MR1J-T1K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondamentaux de l'éthique de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences sur l’éthique et la protection des données en recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COREVA, outil d’entrainement progressif de l’empan visuo-attentionnel. Ortho-Editions, Isbergues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId404"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carole Peyrin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carole-peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7792-092X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075972956</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directrice de recherche DR1 au CNRS - Psychologie & Neurosciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Psychologie et NeuroCognition (LPNC)CNRS UMR 5105 - Université Grenoble Alpes (UGA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LPNC - Co-responsable Equipe Vision & EmotionFF-CER - Vice-présidente de la Fédération Française des Comités d'éthique de la RechercheCERGA - Membre du Bureau du Comité d'éthique de la Recherche Grenoble Alpes (CERGA)Master Psychologie UGA - Co-responsable Parcours Neuropsychologie et Neurosciences Cliniques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Learning as a Rehabilitation Approach to Enhance Motion Processing in Maculopathy Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 67 (3), pp.52. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.67.3.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing peripheral scene recognition through spatial frequency training: Behavioral evidence from macular degeneration and healthy aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 223, pp.109377. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2026.109377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of predictions robustness and object-based predictions on subjective visual perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Carrez-Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13414-025-03150-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurobehavioral Changes in Macular Degeneration: Spatial Frequency Use in Scene Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66 (13), pp.54. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.66.13.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion processing in visual cortex of maculopathy patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (30), pp.e0283252025. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0283-25.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age Difference on the Spatial Scale of Object Categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Aging Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (4), pp.526-537. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0361073X.2024.2435779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between central and peripheral vision: Influence of distance and spatial frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.24.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates underlying local and global processing during visual search across adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordanna A Kruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Hamlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (6), pp.e0303796. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0303796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective perception of objects depends on the interaction between the validity of context-based expectations and signal reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 206, pp.108191. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2023.108191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial bias in face identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Greenwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Goffaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 290 (2001), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2023.1118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does alcohol automatically capture drinkers’ attention? Exploration through an eye-tracking saccadic choice task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Bollen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 240 (2), pp.271-282. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00213-023-06314-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of glaucoma on the spatial frequency processing of scenes in central vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvia Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Warniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.E001. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0952523822000086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of emotional faces: the role of spatial frequencies and local features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 211 (October), pp.108281. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2023.108281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of physical features from peripheral vision on scene categorization in central vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13506285.2022.2087814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial frequencies disrupt conscious visual recognition: evidence from an attentional blink paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël J.R. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (12), pp.e11964. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e11964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It makes sense, so I see it better! Contextual information about the visual environment increases its perceived sharpness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (4), pp.331-350. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xhp0000993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Emotional Content and Perceptual Saliency During the Programming of Saccades Toward Faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lenouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (10), pp.e13042. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cogs.13042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility in autism during unpredictable shifts of socio-emotional stimuli: Investigation of group and sex differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Logemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Cserjesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.136236132110627. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13623613211062776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and Physical Properties of Peripheral Vision Are Used for Scene Categorization in Central Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malena Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_01689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to central crowding for faces in patients with glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Rouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Warniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaucoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (2), pp.140-147. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/IJG.0000000000001710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional face recognition in autism and in cerebral visual impairments: In search for specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Kovarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Caetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jnp.12221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolated face features are sufficient to elicit ultra-rapid and involuntary orienting responses toward faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (2), pp.4. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.21.2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Thickness and Natural Scene Recognition in the Child’s Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.329. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci10060329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid scene categorization: From coarse peripheral vision to fine central vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170 (May), pp.60-72. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2020.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of peripheral vision on object categorization in central vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (14), pp.7. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/19.14.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ipsilesional deficit of selective attention in left homonymous hemianopia and left unilateral spatial neglect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.305-314. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face perception influences the programming of eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.560. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36510-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of recurrent top-down synaptic connections for the anticipation of dynamic emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.19-30. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2018.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related macular degeneration changes the processing of visual scenes in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruxandra Hera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35, pp.E006. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0952523817000372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsal and ventral stream contribution to the paired-object affordance effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Kalénine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, p.125 - 134. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulcal Polymorphisms of the IFC and ACC Contribute to Inhibitory Control Variability in Children and Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloélia Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Linzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Allaire-Duquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNeuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), pp.197 - 214. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/ENEURO.0197-17.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Track-weighted imaging for neuroretina: Evaluations in healthy volunteers and ischemic optic neuropathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Attye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Lecler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.25941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene and human face recognition in the central vision of patients with glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Rutgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Attye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.e0193465. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0193465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaucoma Affects Viewing Distance for Recognition of Sex and Facial Expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Rouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Szaffarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (12), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.18-24875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do low spatial frequencies explain the extremely fast saccades towards human faces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.100-111. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2016.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does information from low and high spatial frequencies interact during scene categorization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (9-10), pp.853-867. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13506285.2017.1347590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene perception in age-related macular degeneration: Effect of spatial frequencies and contrast in residual vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruxandra Hera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.36 - 47. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Consequences and Cortical Reorganization in Homonymous Hemianopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnsys.2016.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral Correlates of Emotional and Action Appraisals During Visual Processing of Emotional Scenes Depending on Spatial Frequency: A Pilot Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fradcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.e0144393. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0144393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neural Bases of the Semantic Interference of Spatial Frequency-based Information in Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (12), pp.2394-405. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemisphere-dependent ipsilesional deficits in hemianopia: Sightblindness in the ‘intact’ visual field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.166-74. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2015.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial frequency processing in scene-selective cortical regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112, pp.86 - 95. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.02.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective connectivity in the neural network underlying coarse-to-fine categorization of visual scenes. A dynamic causal modeling study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.46-56. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2015.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid scene categorization: Role of spatial frequency order, accumulation mode and luminance contrast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107, pp.49-57. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2014.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural bases of spatial frequency processing during scene perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnint.2014.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexia in a French-Spanish bilingual girl: Behavioural and neural modulations following a visual attention span intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.120-145. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2013.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Differences in Spatial Frequency Processing during Scene Categorization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (8), pp.e0134554. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0134554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-to-fine categorization of visual scenes in scene-selective cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Musel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Giavarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (10), pp.2287-2297. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual processing of multiple elements in the dyslexic brain: evidence for a superior parietal dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.479. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2014.00479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the superior parietal lobules in letter-identity processing within strings: FMRI evidence from skilled and dyslexic readers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (4), pp.601-12. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinotopic and lateralized processing of spatial frequencies in human visual cortex during scene categorization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Musel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (8), pp.1315-31. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FMRI investigation of the cortical network underlying detection and categorization abilities in hemianopic patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Caetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (2), pp.264-77. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10548-012-0244-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral assessment of emotional and motivational appraisal during visual processing of emotional scenes depending on spatial frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fradcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (1), pp.104-13. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2013.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural dissociation of phonological and visual attention span disorders in developmental dyslexia: FMRI evidence from two case reports.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 120 (3), pp.381-94. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2011.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-orthographic character string processing and parietal cortex: a role for visual attention in reading?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (9), pp.2195-204. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is coarse-to-fine strategy sensitive to normal aging?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Musel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e38493. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0038493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catching falling objects: the role of the cerebellum in processing sensory-motor errors that may influence updating of feedforward commands. An fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fautrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ricolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnetblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 190, pp.135-44. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2011.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual abilities in age-related macular degeneration to process spatial frequencies during natural scene categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Musel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruxandra Hera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alleysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (6), pp.529-541. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0952523811000435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual demand and visual field presentation influence natural scene processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seta Kazandjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 249 (2), pp.223-232. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00417-010-1451-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superior parietal lobule dysfunction in a homogeneous group of dyslexic children with a visual attention span disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. N'Guyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 118 (3), pp.128-38. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2010.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural substrates and timing of top-down processes during coarse-to-fine categorization of visual scenes: a combined fMRI and ERP study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph M Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Thut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (12), pp.2768-80. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn.2010.21424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific impairments in visual processing following lesion side in hemianopic patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cavézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (9), pp.1123-31. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2009.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité des aires visuelles corticales : effets de la latéralisation de la lésion et du type de tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cavezian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (3), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory and visual stream segregation in children and adults: an assessment of the amodality assumption of the 'sluggish attentional shifting' theory of dyslexia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1302, pp.132-47. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2009.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sensory-motor specificity of taxonomic and thematic conceptual relations: a behavioral and fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Kalénine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (3), pp.1152-62. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2008.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00398789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional MRI approach for assessing hemispheric predominance of regions activated by a phonological and a semantic task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lamalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63, pp.274-85. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrad.2007.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemispheric predominance assessment of phonology and semantics: A divided visual field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61, pp.298-304. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2006.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates of spatial frequency processing: A neuropsychological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1073-1074, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2005.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temporal constraints on hemispheric asymmetries during spatial frequency processing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62 (3), pp.214-20. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2006.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysyllabic pseudo-word processing in reading and lexical decision: Converging evidence from behavioral data, connectionist simulations and functional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1085 (1), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2006.02.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantage computationnel de l'information de basse fréquence spatiale dans la reconnaissance d'expressions faciales de peur par un reseau de neurones artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alleysson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Cognito - Cahiers Romans de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (1), pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual search for object orientation can be modulated by canonical orientation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ballaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Boutsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyn W Humphreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (1), pp.20-39. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0096-1523.31.1.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemispheric specialization of human inferior temporal cortex during coarse-to-fine and fine-to-coarse analysis of natural visual scenes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodor Landis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 28 (2), pp.464-73. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2005.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral regions and hemispheric specialization for processing spatial frequencies during natural scene recognition. An event-related fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.23(2):698-707. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2004.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image phase or amplitude? Rapid scene categorization is an amplitude based process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanny Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 327 (4), pp.313-318. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2004.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemispheric specialization for spatial frequency processing in the analysis of natural scenes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marendaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (2), pp.278-82. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0278-2626(03)00126-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central visual information improves peripheral scene visibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Carrez-Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goerig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion-selective cortical network is preserved in maculopathy patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual learning improves motion perception in patients with age-related macular degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rosito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations based on prior knowledge sharpen the perceived visual signal as its reliability decreases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid scene categorization: From coarse peripheral vision to fine central vision.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It makes sense, so I see it better! Contextual information about the visual environment increases its perceived sharpness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional facial expressions modulate saccadic response in a saccadic choice task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lenouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2019 - 42nd edition of the European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does holistic processing explain ultra-rapid saccades toward face stimuli?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2019 - 42nd edition of the European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face stimuli influence the programming of saccade amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un trouble de l’attention sélective dans le champ ‘sain’ des patients avec négligence spatiale unilatérale gauche ou hémianopsie latérale homonyme gauche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Printemps de la Société de Neuropsychologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene categorization in normal and pathological vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Image Perception and Visual Field Deficiency” - PIDVIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EyeCoG: Eye movements as multidimensional signatures of cognitive and cerebral (dys)functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de NeuroCoG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual processing dysfunctions in hemianopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium Low Vision and the Brain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquences spatiales et perception de scènes visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la Société de Psychophysiologie et de Neurosciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of contrast equalization on spatial frequency processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle Grenoble Cognition - 5e Rencontres du Pôle Grenoble Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related differences in spatial frequency processing during scene categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexia in a French-Spanish bilingual girl: Behavioural and neural modulations following a visual-attention span intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral scene context modulates the temporal dynamics of saccadic choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central-peripheral interactions in scene recognition across the adult lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bonnichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral scene context influences gaze-based target object detection in peripheral vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 2025 Vision Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Louvain-la-Neuve, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Reorganization of Spatial Frequency Processing in Maculopathy: A Comparison of Patients and Controls with Matched Artificial Scotoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 2025 Vision Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Louvain-la-Neuve, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion processing is improved following perceptual learning in maculopathy patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICON 2025 - International Conference on Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do predictions based on peripheral scene information influence perception in central vision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Carrez-Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Goerig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Vision (GDR Vision 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene context influences gaze orientation on objects in peripheral vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2024 - 46th European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing visual scene categorization in people with age-related macular degeneration through perceptual learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gallice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Grenoble, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does object shape the visual appearance of scene context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Carrez-Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of object-based predictions and predictions robustness on subjective visual perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Carrez-Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2024 - 46th edition of the European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual learning improves motion perception in patients with macular degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rosito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2024 - 46th edition of the European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene context influences gaze orientation on objects in peripheral vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural correlates underlying local and global processing during visual search across adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordana Kruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Hamlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2024 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Francisco California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between central and peripheral vision rely on the retinotopic processing of spatial frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Faurite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Aprile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum annuel du GDR Vision (GDR Vision 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations based on prior knowledge sharpen the perceived visual signal as its reliability decreases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2022 - 44th edition of the European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nijmegen, Netherlands. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced flexibility in autism on an unpredicted emotional flexibility task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Logemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dutheil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Autism Research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual Meeting, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of High Spatial Frequencies for Exogenous Consciousness: Evidence from the Attentional Blink Paradigm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Consciousness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid scene categorization: From coarse peripheral vision to fine central vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2019 - 42nd edition of the European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional face recognition in Autism and in Cerebral Visual Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Kovarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Caetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Autism-Europe International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial frequencies dominance for visual consciousness suggested by an attentional blink paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral vision loss affects the processing of spatial frequencies in the central vision of people with glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Rutgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Attye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplitude of saccades is modulated by the nature of visual stimuli and saccade accuracy in saccadic choice tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Entzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2018 - European Conference on Visual Preception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of peripheral vision on proactive processing leading to object recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Trouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international Workshop on Predictive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is scene and face perception preserved in the central visual field of people with glaucoma?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Rutgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Aptel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Attye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2017 - European Conference on Visual Preception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical thickness and global/local visual abilities in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccades toward faces are not only faster but also larger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Boucart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECVP 2017 - European Conference on Visual Preception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/10.4.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional cerebral reorganization of visual scene processing in age-related macular degeneration patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruxandra Hera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krainik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ visuel des patients hémianopsiques est-il intègre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chokron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes journées de la Société Française Neuro-Vasculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are low spatial frequencies or high contrasts the trigger of threat detection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does information from low and high spatial frequencies interact during scene categorization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorante Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural basis of the paired-object affordance effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Roux-Sibilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Kalénine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0017175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural scene recognition in the children’s brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuroscience Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical thickness and spatial frequency processing during natural scenes perception in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization of Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective connectivity in the cerebral network underlying visual scene categorization. A dynamic causal modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la procédure de cartographie rétinotopique par IRMf pour une application clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural bases of emotional and motivational appraisals on processing of emotional visual scenes depending on spatial frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fradcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The conference of the International Society for Research on Emotions (ISRE2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ArcheoNeuro Project: The neural basis of early engravings perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Majkić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël M Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and the Brain: How Imagery Makes Us Human</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related differences in spatial frequency processing during scene categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization of Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial frequency processing within scene-selective cortical regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2015 - 21st Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does RMS contrast normalization impair Coarse-to-Fine processing of natural scenes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Sciences Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, St Pete Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of RMS contrast normalization on the retinotopic processing of spatial frequencies during scene categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ramanoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dojat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Sciences Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, St Pete Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral assessment of emotional and motivational appraisal during visual processing of emotional scenes depending on spatial frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fradcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque de la Société des Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset (EBRAINS): MRI and Behavioral Data from a Scene Categorization Task in Patients with Macular Degeneration and Controls (v1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cottereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25493/MR1J-T1K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondamentaux de l'éthique de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences sur l’éthique et la protection des données en recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COREVA, outil d’entrainement progressif de l’empan visuo-attentionnel. Ortho-Editions, Isbergues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId404"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDE2BE08"/>
+    <w:nsid w:val="A97BCE46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-peyrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7792-092X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075972956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568675v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Faurite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Gu&#233;not" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gallice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.67.3.52" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2026.109377" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Carrez-Corral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rossel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03150-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.13.54" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenoble" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2024.2435779" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164331v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0283-25.2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aprile" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.24.1.3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682849v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Doucet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna A Kruse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Hamlin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303796" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146412v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Roux-Sibilon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Greenwood" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goffaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1118" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04012163v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bollen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-023-06314-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2023.108191" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04010801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trouilloud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Ferry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Warniez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523822000086" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162330v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Entzmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2023.108281" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709295v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2022.2087814" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l J.R. Perrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lacroix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e11964" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000993" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lenouvel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Charles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13042" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Logemann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Cserjesi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613211062776" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Joly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01689" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Stievenard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rouland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IJG.0000000000001710" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02975393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Caetta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12221" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.21.2.4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02975355v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orliac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10060329" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02975285v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2020.02.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012777v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Breuil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36510-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407014v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/19.14.7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031553v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.03.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01911098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2018.09.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729625v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jean" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Remond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lecler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25941" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948781v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Hera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523817000372" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Kal&#233;nine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.03.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741539v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233;lia Tissier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Linzarini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Allaire-Duquette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0197-17.2018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729634v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rutg&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193465" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01911096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schafer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Rouland" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Szaffarczyk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.18-24875" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569378v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2016.12.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599312v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2017.1347590" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449814v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2016.11.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360451v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2016.00057" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360449v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fradcourt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144393" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourgin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00861" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cav&#233;zian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Obadia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.05.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429400v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.058" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z6NGBPS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196760v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2015.07.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7841V5T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120812v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2014.11.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01886909v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2014.00037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196755v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134554" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965217v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lallier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.11.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WNQ2DKT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077513v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Musel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Giavarini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00643" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979615v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lobier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00479" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827617v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bordier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00397" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861983v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coubard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-012-0244-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KZCDHS7C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861977v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.12.010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQ2375P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861984v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fradcourt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campagne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2013.07.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM13DB3N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861976v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.05.023" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QFGPBS4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798603v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pernet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2011.12.015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG3FXQ6Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827611v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038493" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861978v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fautrelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ricolfi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2011.06.034" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL71QJ86-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827724v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523811000435" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925725v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coubard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seta Kazandjian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marendaz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-010-1451-5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SPDC1T2J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861985v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. D&#233;monet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. N'Guyen-Morel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Le Bas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.06.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2WBCR0L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827731v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M Michel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schwartz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Thut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2010.21424" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861982v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Doucet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.08.013" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCV1J306-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968206v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cavezian" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828654v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thierry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Tainturier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnadieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2009.07.037" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SB2628-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00398789v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonthoux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.09.043" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDPDXG2P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798632v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2007.01.030" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7RHKR5H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372324v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moret" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2005.12.051" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8FNSTGR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169565v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2006.02.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S0DKQ16-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864987v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2006.05.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXVGP1SV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172746v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carbonnel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ans" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.02.049" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1WLGHWD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372327v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861981v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ballaz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boutsen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn W Humphreys" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.31.1.20" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178477v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Michel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Landis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.06.006" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP82VTN0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798639v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.06.020" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BH6TDWT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372326v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.02.006" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLFVB2KQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861979v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0278-2626(03)00126-x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZXBCXWQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507370v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goerig" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519347v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Guenot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554734v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vattier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rosito" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796556v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796682v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796525v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353882v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348887v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000176v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000145v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01997682v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000154v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000165v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01997618v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01998721v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000128v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01998723v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507393v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507435v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnichon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201709v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201678v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507478v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201667v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554720v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696494v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554693v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696548v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696628v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554710v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219554v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cottereau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043229v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Kruse" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806644v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563119v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353806v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991414v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perrier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermeulen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03026106v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353909v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915785v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915812v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887270v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01952237v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delalande" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915830v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915882v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.4.16" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01952247v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01952254v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915872v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982328v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorante Miller" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982342v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017175" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982484v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982397v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982493v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982450v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982419v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982382v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Majki&#263;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l M Jobard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156018v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Campagne" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982474v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982507v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982512v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015738v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541525v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25493/MR1J-T1K" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806649v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838772v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-peyrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7792-092X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075972956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568675v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Faurite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Gu&#233;not" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gallice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.67.3.52" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2026.109377" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222506v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Carrez-Corral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rossel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03150-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.66.13.54" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164331v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0283-25.2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenoble" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0361073X.2024.2435779" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aprile" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.24.1.3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682849v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Doucet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna A Kruse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Hamlin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303796" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011505v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2023.108191" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Roux-Sibilon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Greenwood" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goffaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.1118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04012163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bollen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-023-06314-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04010801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trouilloud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Ferry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Warniez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523822000086" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162330v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Entzmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2023.108281" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709295v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2022.2087814" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l J.R. Perrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lacroix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e11964" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000993" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lenouvel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Charles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.13042" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Logemann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Cserjesi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613211062776" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Joly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01689" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Stievenard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rouland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IJG.0000000000001710" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02975393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Caetta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12221" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.21.2.4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02975355v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orliac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10060329" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02975285v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2020.02.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/19.14.7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031553v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.03.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Breuil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36510-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01911098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bourrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2018.09.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ramano&#235;l" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Hera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523817000372" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741530v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Kal&#233;nine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.03.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741539v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233;lia Tissier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Linzarini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Allaire-Duquette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0197-17.2018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729625v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Attye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jean" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Remond" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lecler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25941" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729634v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rutg&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193465" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01911096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schafer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Rouland" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Szaffarczyk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.18-24875" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569378v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2016.12.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599312v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2017.1347590" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449814v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2016.11.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360451v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2016.00057" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360449v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Campagne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fradcourt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144393" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourgin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00861" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cav&#233;zian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Obadia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.05.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429400v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.058" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z6NGBPS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196760v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2015.07.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7841V5T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120812v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2014.11.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01886909v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2014.00037" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965217v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lallier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.11.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WNQ2DKT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196755v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134554" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077513v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Musel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Giavarini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00643" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979615v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lobier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00479" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861977v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.12.010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQ2375P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827617v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bordier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00397" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861983v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coubard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-012-0244-z" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KZCDHS7C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861984v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fradcourt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campagne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2013.07.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM13DB3N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798603v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pernet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2011.12.015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG3FXQ6Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861976v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.05.023" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QFGPBS4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827611v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038493" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861978v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fautrelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ricolfi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2011.06.034" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL71QJ86-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827724v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523811000435" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925725v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coubard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seta Kazandjian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marendaz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-010-1451-5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SPDC1T2J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861985v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. D&#233;monet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. N'Guyen-Morel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Le Bas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.06.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2WBCR0L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827731v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M Michel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schwartz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Thut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2010.21424" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861982v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Doucet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.08.013" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCV1J306-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968206v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cavezian" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828654v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thierry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Tainturier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnadieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2009.07.037" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SB2628-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00398789v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bonthoux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.09.043" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDPDXG2P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798632v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2007.01.030" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7RHKR5H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169565v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2006.02.005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S0DKQ16-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372324v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2005.12.051" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8FNSTGR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864987v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2006.05.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXVGP1SV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172746v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carbonnel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ans" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.02.049" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1WLGHWD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372327v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861981v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ballaz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boutsen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn W Humphreys" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.31.1.20" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178477v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Michel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Landis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.06.006" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP82VTN0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798639v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.06.020" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BH6TDWT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372326v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.02.006" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLFVB2KQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861979v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0278-2626(03)00126-x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZXBCXWQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507370v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Goerig" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519347v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Guenot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554734v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vattier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rosito" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796556v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796682v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796525v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353882v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348887v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000176v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000145v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01997682v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000154v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000165v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01997618v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01998721v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02000128v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01998723v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507393v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507435v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnichon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201678v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201709v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507478v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201667v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696494v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554693v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554720v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696548v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04696628v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554710v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043229v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Kruse" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219554v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cottereau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806644v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563119v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991414v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perrier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermeulen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353806v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03026106v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353909v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887270v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915785v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915812v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915830v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01952237v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delalande" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915882v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.4.16" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01952247v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01952254v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915872v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982328v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorante Miller" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982342v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017175" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982493v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982450v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982397v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982419v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156018v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Campagne" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982382v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Majki&#263;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l M Jobard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982484v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982474v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982507v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982512v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015738v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541525v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25493/MR1J-T1K" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806649v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838772v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>