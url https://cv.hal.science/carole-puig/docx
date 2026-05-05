--- v0 (2026-04-05)
+++ v1 (2026-05-05)
@@ -66,3853 +66,4882 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of the Albigensian Crusade on the cultural landscapes of the eastern Pyrenean frontier (Pyrénées Audoises).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Hoffelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aleksander Pluskowski; Guillermo García-Contreras; Michelle Alexander. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landscape of (Re)conquest : Frontier dynamics in medieval Iberia and Occitana.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxbow book, 2026, 979-8-88857-069-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sites in Occitania: The historical and archaeological context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Hoffelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleks Pluskowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landscapes of (Re)Conquest. Frontier Dynamics in Medieval Iberia and Occitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxbow book, 2026, 9798888570692</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeobotanical contribution to the history of farming practices in medieval northern Catalonia (8th-14th c.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Passarrius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mantenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeology and History of Peasantries 1. From the Late Prehistory to the Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université du Pays Basque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-182, 2020, Documentos de Arqueologia medieval, 8413192528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03124057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perpignan et sa campagne (XIe-XIVe siècles) : essor et développement d’une capitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">marie-claude Marandet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville et le plat pays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, presses universitaires de Perpignan, pp.29-44, 2016, Études, 9782354122584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupvd.3542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard pluriel sur les plantes de l'héritage arabo-islamique en France médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hallavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RICHARTE Catherine, GAYRAUD Roland-Pierre et POISSON Jean-Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritages arabo-islamiques dans l'Europe méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.347-376, 2015, 978-2-7071-8622-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01570480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communities and rivers in the Roussillon: resisting environmental change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Carver et Jan Klapste. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The archaeology of medieval Europe. Twelfth to Sixteenth Centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aarhus University Press, pp.55-57, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00987792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plaine du Roussillon au cours de l'Holocène : apport d'une démarche géoarchéologique et géomorphologique à la connaissance des interactions homme-milieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Odiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance, pp.37-46, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01065534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les capbreus du roi de Majorque 1292-1294</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’estime au cadastre en Europe. Le Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de la gestion publique et du développement économique, pp.437-456, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.igpde.12097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’origine des premières taxes douanières : les leudaires en Roussillon et en Cerdagne (XIIIe-milieu du XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Douanes, États et Frontières dans l’Est des Pyrénées de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Perpignan, 2005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupvd.6667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressources de l’étang et de la mer, dans la partie occidentale du Golfe du Lion (du XIIe au XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’homme et l’animal dans les sociétés méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Perpignan; Presses universitaires de Perpignan, pp.93-122, 2000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupvd.29267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'église Sainte-Marie-des-Camp (Passa, 66) et les collégiales du diocèse d'Elne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études sur Saint-Jean-le-Vieux de Perpignan, de l'église paroissiale au monument historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DRAC Occitanie; Ville de Perpignan, Oct 2025, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of underground silo storage on long-term grain preservation: 10 years of experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Groningue, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05185270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des espaces boisés et arboriculture fruitière dans les régions littorales de Catalogne septentrionale durant le Moyen Âge : une approche archéobotanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième Journée d’Etudes du programme SyLitMéd du LA3M UMR7298 : Échanges et littoraux nourriciers médiévaux en Méditerranée nord-occidentale (VIIIe-XIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne CLOAREC-QUILLON; André CONSTANT, May 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04578132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et valorisation du patrimoine variétal de l’olivier en Occitanie méditerranéenne : approche multiscalaire et intégrative d’un héritage culturel et biologique exceptionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Mercurio III L’Olivier et l’huile d’olive, journée offerte à Jean-Pierre Brun, Professeur au collège de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Mauné LabEx Archimede Montpellier, UMR 5140 ASM., Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04156357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social, cultural and territoiral changes in the Eastern Pyrenees between the 9th-14th c. CA : what role for climate change ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Archaéologial Assication Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social, cultural and territorial changes in the Eastern Pyrenees between the 9th-14th c. CE: what role for climate change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Archaeologial Association Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Archaeologial Association, Aug 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du vignoble à la lie : regards croisés sur les productions vitivinicoles à Perpignan et dans sa campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produire le vin dans la ville, le raisin et ses transformations au Moyen Âge et à l’Époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02581247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeobotanical contribution to the history of farming practices in medieval northern Catalonia (8th-13th c.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Passarrius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kotarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mantenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeology of peasantry, From the Late Prehistory to the European Common Agriculture Policy, XI Conference on Medieval Archaeology in Northen Iberia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Vitoria-Gasteiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02582168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productions vitivinicoles en Roussillon antique et médiéval : à la croisée des sources historiques et archéobotaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métiers de l’alimentation en Méditerranée occidentale (Antiquité-Temps modernes) : évolution des savoir-faire, techniques et manières de consommer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02582554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les opérations de Taxo-Les Gavarettes et Taxo-L’Orangeraie à Argelès-sur-Mer (Pyrénées-Orientales) : premiers aperçus de la formation d’un village roussillonnais (VIIe-XIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : Dynamiques du peuplement, formes, fonctions et statuts des établissements : 36e Journées internationales d’archéologie mérovingienne de l’AFAM, Montpellier - Musée archéologique de Lattes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Lattes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03525131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les changements de tracés des cours d'eau d'après les sources historiques et géomorphologiques dans la plaine du Roussillon entre le XIIe et le XVe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Lower Mediterranean Plain accelerated evolution during Little Ice Age: geoarchaeological insight in the Tech basin (Roussillon, Gulf of Lion, Western Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Odiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Passarius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde : archéologie et histoire Romaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Archaeology: Egypt and the Mediterranean World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Le Caire, Egypt. pp.94-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2011.06.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01068011v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00984084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Mediterranean Plain accelerated evolution during Little Ice Age: geoarchaeological insight in the Tech basin (Roussillon, Gulf of Lion, Western Mediterranean)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Les changements de tracés des cours d'eau d'après les sources historiques et géomorphologiques dans la plaine du Roussillon entre le XIIe et le XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Archaeology: Egypt and the Mediterranean World</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Table ronde : archéologie et histoire Romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Capestang, France. pp.297-312</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00984084v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01068011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prémices du Petit Age Glaciaire en Roussillon à travers le prisme des sources écrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement global, effets locaux : le Petit Age Glaciaire dans le Sud de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Lattes, France. pp.191-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00984138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caprices des fleuves : changements de tracés au travers des sources historiques et géomorphologiques dans la plaine du Roussillon depuis le XIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les plaines littorales en Méditerranée nord-occidentale - Regards croisés d'histoire, d'archéologie et de géographie de la Protohistoire au Moyen-Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Capestang (34), France. pp.297-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00984054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plaine du Roussillon au cours de l'Holocène : acquis de la recherche et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Arles, France. pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00984083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des bassin-versants du Roussillon entre le XIIe et le XIXe siècle : un impact du Petit Age Glaciaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Odiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement global, effets locaux : le Petit Age Glaciaire dans le Sud de la France : impacts morphogéniques et sociétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Lattes, France. pp.207-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00984089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du Petit Age Glaciaire sur les plaines alluviales méditerranéenne françaises : apport de la géoarchéologie à l'évolution du bassin du Roussillon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jorda</w:t>
+                <w:t xml:space="preserve">Sociétés, milieux, ressources : un nouveau paradigme pour les médiévistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duceppe-Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Old'men river, geoarcheological aspects of rivers and river plains</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès de la SHMESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Cergy-Pontoise, France. pp.95-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/shmes.2007.1947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01069981v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01570448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociétés, milieux, ressources : un nouveau paradigme pour les médiévistes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guizard</w:t>
+                <w:t xml:space="preserve">Impact du Petit Age Glaciaire sur les plaines alluviales méditerranéenne françaises : apport de la géoarchéologie à l'évolution du bassin du Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Odiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pequinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SHMESP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Old'men river, geoarcheological aspects of rivers and river plains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Belgique. pp.185-197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01570448v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01069981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest exploitation in the plains of early medieval northern Catalonia: Anthracological review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Point d’étape sur les expérimentations archéologiques d’ensilage en Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Larrieu</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Wibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association archéologique des Pyrénées-Orientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (2023), pp.147-155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04312626v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04594222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point d’étape sur les expérimentations archéologiques d’ensilage en Roussillon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Forest exploitation in the plains of early medieval northern Catalonia: Anthracological review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kotarba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association archéologique des Pyrénées-Orientales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 320, pp.104993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2023.104993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04594222v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04312626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du vignoble à la lie : regards croisés sur les productions viti-vinicoles à Perpignan et dans sa campagne au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crescentis : Revue internationale d'histoire de la vigne et du vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58335/crescentis.1524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04947237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural Dynamics in Southwestern Mediterranean France from the End of the Iron Age to the Early Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kotarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14614103.2023.2271257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04312676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l’origine du village roussillonnais : Taxo-d’Avall, premiers éléments d’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Castela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Mémoires de l'AFAM n°36, Supplément n°9, pp.313-331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/amime.2020.2225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04856695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gobelet cylindrique étroit : un type inédit parmi les verres à boire roussillonnais d’époque moderne (XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Passarrius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.78-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02481994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les denrées végétales dans le nord de la Catalogne d’après les sources historiques et archéobotaniques (Xe-XVe siècles) : productions et échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32, pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'édification de la Basse Plaine de la Salanque (Roussillon, France) au cours de la seconde partie de l'holocène et ses implications sur la répartition des sites archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Odiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Passarius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (24), pp.155-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00987811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower Mediterranean plain accelerated evolution during the Little Ice Age: Geoarchaeological insight in the Tech basin (Roussillon, Gulf of Lion, Western Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Odiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Passarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 266, pp.94-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01065734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements environnementaux, vulnérabilité et adaptation des sociétés du passé : exemple du Petit Age Glaciaire en Roussillon (XIIIè-XVIè s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32, pp.67-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01065686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats concernant le site des Jardins de Saint-Benoît (Saint-Laurent-de-la-Cabrerisse, Aude), pôle religieux et funéraire des Corbières.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Corrochano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prémices du Petit Age Glaciaire en Roussillon à travers le prisme des sources écrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (1), pp.191-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/amime.2009.1897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche chronologique comparée de l’occupation humaine en bordure des étangs de l’intérieur en Roussillon de la Protohistoire au Moyen Âge. Annales du Midi, tome 119, n° 257, janvier-mars 2007, p. 11-25.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de microrégions en Roussillon à travers le prisme des capbreus royaux (1292-1294)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Ropiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 119 (260), pp.475-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/anami.2007.7197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953761v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de microrégions en Roussillon à travers le prisme des capbreus royaux (1292-1294)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Approche chronologique comparée de l’occupation humaine en bordure des étangs de l’intérieur en Roussillon de la Protohistoire au Moyen Âge. Annales du Midi, tome 119, n° 257, janvier-mars 2007, p. 11-25.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ropiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 119 (260), pp.475-489. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758621v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fruits de l'alimentation médiévale en France du Sud, entre marchés, recettes et dépotoirs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Archéologie du champ et viticulture méridionale. Pourquoi les traces de vignobles sont-elles si peu fréquentes au Moyen Age ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 23-24, pp.195-206. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/amime.2005.1832⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 23 (1), pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2005.1820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03311864v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie du champ et viticulture méridionale. Pourquoi les traces de vignobles sont-elles si peu fréquentes au Moyen Age ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les fruits de l'alimentation médiévale en France du Sud, entre marchés, recettes et dépotoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 23 (1), pp.17-26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/amime.2005.1820⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 23-24, pp.195-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2005.1832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758539v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des fruits en Méditerranée nord-occidentale à partir des actes de la pratique et des tarifs marchands (XIIe-Première moitié XIVe siècles).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 23 (1), pp.119-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/amime.2005.1829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignoble et viticulture – histoire et archéologie en narbonnais et Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 54, pp.34-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3922,1397 +4951,657 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ille-sur-Têt (66). Impasse de la Rodona / 10 rue de l'Hôpital 2. Rapport final d'opération. Sondages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Hoffelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Duneufjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.A.R.L. ACTER. 2023, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">18, rue de Verdun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2006, 277 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligne à grande vitesse Perpignan-Montesquieu (66). Structuration et mise en valeur des terroirs historiques en roussillon : une approche croisée à partir de la photo-interprétation et des sources écrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2005, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077952v1</w:t>
-              </w:r>
-[...738 lines deleted...]
-                <w:t xml:space="preserve">hal-04758565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des fruits d'ici et d'ailleurs – Regards sur l’histoire de quelques fruits consommés en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Mane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ruas M.-P.; Mane Perrine; Bouby Laurent; Pradat Bénédicte; Durand Aline; Puig Carole; Terral Jean-Frédéric; Boissinot Philippe. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omniscience</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2916097473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plaines littorales en Méditerranée nord-occidentale. Regards croisés d’histoire, d’archéologie et de géographie de la Protohistoire au Moyen Âge. Actes de la table ronde de Capestang (Hérault), 16-17 novembre 2007. Editions Monique Mergoil, Montagnac, 2012, 316 p., (Archéologie du Paysage, 1).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ropiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mazière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plaines littorales en Méditerranée nord-occidentale. Regards croisés d'histoire, d'archéologie et de géographie de la Protohistoire au Moyen-Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ropiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monique Mergoil, pp.317, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00984052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5322,114 +5611,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perpignan (Pyrénées-Orientales). PCR : Cartographie patrimoniale et évolution morphologique de Perpignan (ixe-xixe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeomed.20986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5576,51 +5865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foltran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05185270v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dominguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hervy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578132v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892725v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301392v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02581247v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02582168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passarrius" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02582554v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Castella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cazes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068011v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Odiot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passarius" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.06.049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4SV2D29-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984138v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pequinot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duceppe-Lamarre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guizard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/shmes.2007.1947" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2023.104993" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Wibaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947237v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.1524" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Garcia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2023.2271257" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856695v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Castela" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2020.2225" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481994v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Alessandri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987811v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065686v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130452v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2009.1897" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2007.7197" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1832" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758539v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissinot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1820" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1829" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270525v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Hoffelt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duneufjardin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077957v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124057v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web-argitalpena.adm.ehu.es/listaproductos.asp?IdProducts=UHQ00202529" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-H__ritages_arabo_islamiques_dans_l_Europe_m__diterran__enne-9782707186225.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987792v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.12097" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.6667" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758565v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.29267" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omniscience.fr/collections/Histoire-des-savoirs-5/DES-FRUITS-DICI-ET-DAILLEURS--Regards-sur-lhistoi-66.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953794v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984052v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;res" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.20986" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05598964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Hoffelt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05598962v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleks Pluskowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passarrius" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web-argitalpena.adm.ehu.es/listaproductos.asp?IdProducts=UHQ00202529" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05607134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.3542" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-H__ritages_arabo_islamiques_dans_l_Europe_m__diterran__enne-9782707186225.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Odiot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758510v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.12097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758690v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.6667" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758565v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.29267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319359v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foltran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05185270v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dominguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hervy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larrieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892725v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02581247v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02582168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02582554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Castella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cazes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passarius" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.06.049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4SV2D29-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984138v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984054v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984089v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duceppe-Lamarre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guizard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/shmes.2007.1947" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pequinot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Wibaut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2023.104993" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04947237v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.1524" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312676v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2023.2271257" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856695v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Castela" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2020.2225" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Alessandri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613888v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065686v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130452v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2009.1897" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2007.7197" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953761v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ropiot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissinot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1820" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311864v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1832" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758546v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1829" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270525v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799600v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duneufjardin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077957v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972466v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omniscience.fr/collections/Histoire-des-savoirs-5/DES-FRUITS-DICI-ET-DAILLEURS--Regards-sur-lhistoi-66.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953794v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;res" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758634v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.20986" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>