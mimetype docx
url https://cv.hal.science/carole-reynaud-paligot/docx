--- v0 (2026-03-30)
+++ v1 (2026-05-16)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-5594-6456</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">03428771X</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -157,1931 +178,3562 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversifier les espaces pédagogiques de la lutte contre le racisme : du musée à la BD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16, pp.75-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La racialisation des identités à travers les publications à caractère pédagogique au sein de l’Empire colonial français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nineteenth-Century French Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50 (3-4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/ncf.2022.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La racialisation des identités d'hier à aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
+                <w:t xml:space="preserve">Anthropologie raciale et savoirs biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud-Paligot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Littératures et Savoirs Arts (LISAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aes.2836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688575v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il relire Pierre Loti ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La racialisation des identités d'hier à aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 209, pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688477v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essor et diffusion du paradigme racial (XVIIIe-XXe siècle)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
+                <w:t xml:space="preserve">Us and them: From prejudice to racism. An original analysis of race and racism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud-Paligot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.24158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688454v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du dossier : les usages sociaux des sciences du vivant.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lemerle</w:t>
+                <w:t xml:space="preserve">Compte rendu de : Aurélien Aramini et Elena Bovo (dir.), La pensée de la race en Italie. Du romantisme au fascisme, Besançon, Presses universitaires de Franche-Comté, 2018, 278 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud-Paligot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54-1, p.155-157</w:t>
+              <w:t xml:space="preserve">Territoires contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Varia, http://tristan.u-bourgogne.fr/CGC/publications/TC_VARIA/CR_ouvrages/reynault-paligot_mai2019.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689802v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques exemples de racialisation des identités nationales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Faut-il relire Pierre Loti ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686631v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Annales de Lucien Febvre à Fernand Braudel entre épopée coloniale et opposition Orient/Occident</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Essor et diffusion du paradigme racial (XVIIIe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Historical Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 32 (1)</w:t>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686555v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychologie des peuples et ses applications durant l'entre-deux-guerres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
+                <w:t xml:space="preserve">Présentation du dossier : les usages sociaux des sciences du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud-Paligot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de synthèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 129 (1)</w:t>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54-1, pp.155-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686155v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages coloniaux des représentations raciales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Présentation du dossier : les usages sociaux des sciences du vivant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2 (99), pp.103-110</w:t>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54-1, p.155-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686107v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Causalisme et contextualisation : sur les usages de la biologie par les sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud-Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54-1, pp.159-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.3494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques exemples de racialisation des identités nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence de l'antisémitisme scientifique chez les anthropologues français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud-Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives Juives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Annales de Lucien Febvre à Fernand Braudel entre épopée coloniale et opposition Orient/Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Historical Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La psychologie des peuples et ses applications durant l'entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 129 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA POÉSIE SURRÉALISTE ENTRE RÉVOLTE ET RÉVOLUTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud-Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (26)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages coloniaux des représentations raciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (99), pp.103-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« André Siegfried et la question raciale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2 (20), pp.268-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04686093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Siegfried et la question raciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud-Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n°20, pp.268 - 285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.020.0268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les surréalistes et la guerre d'Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud-Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Colonial Historical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surréalistes et communistes : retour sur un engagement 1925-1935</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud-Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pleine marge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politisation du jeune Dali 1918-1928</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salvador Dalí à la croisée des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Lausanne ( CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04686103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits de l’homme et mission civilisatrice. La politique scolaire au sein de l’Empire colonial français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits de l’homme et colonies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Grenoble, France. pp.241-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Claudel au Brésil : un diplomate face à l’altérité brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Claudel politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Lons-le-Saunier,, France. pp.375-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04686593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les surréalistes et le mouvement libertaire après 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud-Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre de Recherches sur le Surréalisme : intellectuel surréaliste (après 1945)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aragon entre surréalisme et communisme (1930-1932)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aragon politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Saint-Quentin-en -Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04686115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au dossier &amp;quot;Présences noires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarga Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages sociaux des sciences du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud-Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lemerle; Sébastien and Reynaud-Paligot; Carole. France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 54 (1), 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.3398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoles coloniales</w:t>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-04688666v1</w:t>
+                <w:t xml:space="preserve">Comment devient-on raciste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud-Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casterman, 2021, 9782203211902</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On vient vraiment tous d'Afrique : des préjugés au racisme, les réponses à vos questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud-Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">144 p., 2019, 9782081422452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03275233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La biologisation du social : discours et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud-Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Paris Nanterre, 2017, Frontières de l'humain, 978-2-84016-258-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous et les autres : des préjugés au racisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud-Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03275230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le surréalisme entre révolte et révolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ecoles coloniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlante. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Vie intellectuelle en France</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04686762v1</w:t>
+              <w:t xml:space="preserve">Les Mondialisations des années 1880 au milieu des années 1930</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782350309378</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologisme</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction and Circulation of the Notion of “Race” in the Nineteenth Century”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud-Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routeledge. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04686686v1</w:t>
+              <w:t xml:space="preserve">Invention of Race: Scientific and Popular Representations of Race</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai sur l'inégalité des races humaines, Arthur de Gobineau. Versuch über die Ungleichheit</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Racial Republican Context and Intercultural Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud-Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge Scholars Publishing. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbuch des Antisemitismus. Judenfeindschaft in Geschichte und Gegenwart</w:t>
+              <w:t xml:space="preserve">Contact in Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.139-150, 2013, 978-1-4438-4266-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'identité nationale et raciale en France XIXe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud-Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De quelles couleurs sont les Blancs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04688433v1</w:t>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de l'identité nationale et raciale en France, aux XIXe et XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud-Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De quelle couleur sont les Blancs ? Des « petits blancs » des colonies au « racisme anti-blancs »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Médecine, biologie et racialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontrer l'autre</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04688449v1</w:t>
+              <w:t xml:space="preserve">La Vie intellectuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le surréalisme entre révolte et révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vie intellectuelle en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biologisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopædia Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai sur l'inégalité des races humaines, Arthur de Gobineau. Versuch über die Ungleichheit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbuch des Antisemitismus. Judenfeindschaft in Geschichte und Gegenwart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exposition « nous et les autres des préjugés au racisme », Musée de l’homme ....</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-04688970v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontrer l'autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">HDR (1)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’exposition « nous et les autres des préjugés au racisme », Musée de l’homme ....</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNCDH. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire politique et culturelle XIXe-XXe siècles. Rapport de synthèse présenté à l'occasion d'une habilitation à diriger des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reynaud Paligot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 1 - Panthéon Sorbonne, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05371891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2149,51 +3801,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75CD9D9C"/>
+    <w:nsid w:val="67126E9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2380,51 +4032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-reynaud-paligot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5594-6456" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689134v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reynaud Paligot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688655v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ncf.2022.0005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688575v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688477v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689802v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemerle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686555v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686155v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688670v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05371891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carole-reynaud-paligot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5594-6456" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03428771X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689134v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reynaud Paligot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688655v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ncf.2022.0005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reynaud-Paligot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.2836" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688575v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024154v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02127041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemerle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.3494" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686631v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686555v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686093v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.020.0268" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686593v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.3398" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889850v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Meziane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03275233v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03275230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688666v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617841v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682115v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688433v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688449v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05371891v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>