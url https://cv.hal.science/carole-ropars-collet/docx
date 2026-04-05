--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -347,235 +347,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulating Congestion with Fee-Based versus Nonfee Management Measures: Application of a Repeated Random Utility Model to Outdoor Recreation</w:t>
+                <w:t xml:space="preserve">Can Environmental or Local Information Help Manage an Invasive Species Through Consumption?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélody Leplat</w:t>
+                <w:t xml:space="preserve">Sterenn Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
+                <w:t xml:space="preserve">Mathieu Cuilleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Resource Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (3), pp.207-228. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/729872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2023-0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626653v1</w:t>
+                <w:t xml:space="preserve">hal-04676535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Environmental or Local Information Help Manage an Invasive Species Through Consumption?</w:t>
+                <w:t xml:space="preserve">Regulating Congestion with Fee-Based versus Nonfee Management Measures: Application of a Repeated Random Utility Model to Outdoor Recreation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterenn Lucas</w:t>
+                <w:t xml:space="preserve">Mélody Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cuilleret</w:t>
+                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Marine Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (3), pp.207-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jafio-2023-0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/729872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676535v1</w:t>
+                <w:t xml:space="preserve">hal-04626653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work: a barrier to reducing pesticide use in Breton dairy farms?</w:t>
               </w:r>
@@ -799,51 +799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does catch-and-release increase the recreational value of rivers? The case of salmon fishing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qods Lefnatsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1020,51 +1020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutions accidentelles des eaux de surface : une application des modèles de comptage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rieusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1115,51 +1115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutions accidentelles des eaux de surface : une application des modèles de comptage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rieusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1210,64 +1210,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commercial fisheries as an asset for recreational demand on the coast: Evidences from a choice experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Resource Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (4), pp.391-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1314,64 +1314,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche professionnelle est-elle un facteur d’attractivité récréative sur le littoral ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1435,51 +1435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1621,51 +1621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuisible ou gibier ? Une analyse économique de la chasse des grands animaux en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 92 (2), pp.161-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2023,267 +2023,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Together or not: impact of peer effects on the environmental preferences of wine consumers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sterenn Lucas</w:t>
+                <w:t xml:space="preserve">A choice experiment to assess dairy farmers' preferences for pesticide reduction : does work matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Denantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées de Recherches en Sciences Sociales INRA-SFER-CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Saclay, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626663v1</w:t>
+                <w:t xml:space="preserve">hal-04409817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A choice experiment to assess dairy farmers' preferences for pesticide reduction : does work matter?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Ridier</w:t>
+                <w:t xml:space="preserve">Together or not: impact of peer effects on the environmental preferences of wine consumers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bazoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sterenn Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Saclay, France. 28 p</w:t>
+              <w:t xml:space="preserve">17. Journées de Recherches en Sciences Sociales INRA-SFER-CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409817v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Payments for environmental services with provision thresholds: farmers' preferences for a conditional bonus</w:t>
+                <w:t xml:space="preserve">Farmers' preferences for bonus mechanisms supporting collective action in agri-environmental contracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
@@ -2301,97 +2301,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. EAAE PhD WORKSHOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Parme, Italy. 15 p</w:t>
+              <w:t xml:space="preserve">4. Annual Meeting of the Research Network on Economic Experiments for the Common Agricultural Policy (REECAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879781v1</w:t>
+                <w:t xml:space="preserve">hal-03879832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers' preferences for bonus mechanisms supporting collective action in agri-environmental contracts</w:t>
+                <w:t xml:space="preserve">Payments for environmental services with provision thresholds: farmers' preferences for a conditional bonus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
@@ -2409,73 +2409,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Annual Meeting of the Research Network on Economic Experiments for the Common Agricultural Policy (REECAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">9. EAAE PhD WORKSHOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Parme, Italy. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879832v1</w:t>
+                <w:t xml:space="preserve">hal-03879781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation économique de l’offre et de la demande de services environnementaux sur le lac au Duc</w:t>
               </w:r>
@@ -2524,260 +2524,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distorsion de concurrence sur le marché européen : un frein à la sortie des pesticides en Europe ? le cas des néonicotinoïdes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+                <w:t xml:space="preserve">Payments for environmental services with provision thresholds: farmers' preferences for a conditional bonus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Le Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d'économie rurale (SFER); INRAe; CIRAD, Dec 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">96. Annual Conference of the Agricultural Economics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural Economics Society - AES, Apr 2022, K U Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03923019v1</w:t>
+                <w:t xml:space="preserve">hal-03699623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Payments for environmental services with provision thresholds: farmers' preferences for a conditional bonus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Issanchou</w:t>
+                <w:t xml:space="preserve">Distorsion de concurrence sur le marché européen : un frein à la sortie des pesticides en Europe ? le cas des néonicotinoïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">96. Annual Conference of the Agricultural Economics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultural Economics Society - AES, Apr 2022, K U Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'économie rurale (SFER); INRAe; CIRAD, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699623v1</w:t>
+                <w:t xml:space="preserve">hal-03923019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness-to-pay of anglers for catch-and-release: results from a choice experiment in Britanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qods Lefnatsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2809,312 +2809,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique de la pêche du saumon en « no-kill » : impact sur le consentement à payer des pêcheurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulating congestion with prices and non-prices measures: an application of a repeated random utility model to outdoor recreation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qods Lefnatsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">6. World Congress of Environmental and Resource Economists (WCERE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2018, Gothenburg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963697v1</w:t>
+                <w:t xml:space="preserve">hal-02736504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulating congestion with prices and non-prices measures: an application of a repeated random utility model to outdoor recreation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation économique de la pêche du saumon en no-kill : impact sur le consentement à payer des pêcheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qods Lefnatsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. World Congress of Environmental and Resource Economists (WCERE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2018, Gothenburg, Allemagne</w:t>
+              <w:t xml:space="preserve">12. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2018, Nantes, France. 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736504v1</w:t>
+                <w:t xml:space="preserve">hal-01964290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique de la pêche du saumon en no-kill : impact sur le consentement à payer des pêcheurs</w:t>
+                <w:t xml:space="preserve">Evaluation économique de la pêche du saumon en « no-kill » : impact sur le consentement à payer des pêcheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qods Lefnatsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2018, Nantes, France. 41 p</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964290v1</w:t>
+                <w:t xml:space="preserve">hal-01963697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is professional fishery an asset for recreational demand on the coastline? Evidences from a choice experiment.</w:t>
               </w:r>
@@ -3163,338 +3163,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercial fishery as an asset for recreational demand on the coastline: evidence from a choice experiment in France, United-Kingdom and Belgium.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil resource, at the core of competitiveness and sustainbility in agriculture : an economic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Lesueur</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conference of the European Association of Fisheries Economist (EAFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Fisheries Economists (EAFE). FRA., Apr 2015, salerne, Italy</w:t>
+              <w:t xml:space="preserve">4. AIEAA Conference “Innovation, productivity and growth: towards sustainable agri-food production”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA). ITA., Jun 2015, Ancona, Italy. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168455v1</w:t>
+                <w:t xml:space="preserve">hal-01800384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil resource, at the core of competitiveness and sustainbility in agriculture : an economic approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+                <w:t xml:space="preserve">Approche empirique des performances économiques et financières des exploitations installées aidées en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. AIEAA Conference “Innovation, productivity and growth: towards sustainable agri-food production”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA). ITA., Jun 2015, Ancona, Italy. 20 p</w:t>
+              <w:t xml:space="preserve">SA 2015 « Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800384v1</w:t>
+                <w:t xml:space="preserve">hal-01123428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche empirique des performances économiques et financières des exploitations installées aidées en Bretagne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commercial fishery as an asset for recreational demand on the coastline: evidence from a choice experiment in France, United-Kingdom and Belgium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SA 2015 « Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">22. Conference of the European Association of Fisheries Economist (EAFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Fisheries Economists (EAFE). FRA., Apr 2015, salerne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123428v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil resource, at the core of competitiveness and sustainability issues in agriculture: An economic approach</w:t>
               </w:r>
@@ -3582,217 +3582,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pêche côtière est-elle un facteur d'attractivité touristique sur le littoral?</w:t>
+                <w:t xml:space="preserve">Is Inshore fishing an asset for recreational demand on the coastline ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Professionnelles de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., Jun 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">31. Journées de Microéconomie Appliquées (JMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Études et de Recherches sur le Développement International - Clermont Auvergne (CERDI). FRA.; Aix-Marseille School of Economics [Aix-Marseille Université] (AMSE). FRA., Jun 2014, Clermont-Ferrand, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208962v1</w:t>
+                <w:t xml:space="preserve">hal-01208961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Inshore fishing an asset for recreational demand on the coastline ?</w:t>
+                <w:t xml:space="preserve">La pêche côtière est-elle un facteur d'attractivité touristique sur le littoral?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Journées de Microéconomie Appliquées (JMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Études et de Recherches sur le Développement International - Clermont Auvergne (CERDI). FRA.; Aix-Marseille School of Economics [Aix-Marseille Université] (AMSE). FRA., Jun 2014, Clermont-Ferrand, France. 14 p</w:t>
+              <w:t xml:space="preserve">Les Journées Professionnelles de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., Jun 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208961v1</w:t>
+                <w:t xml:space="preserve">hal-01208962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable harvest of a native species and control of an invasive species : a bioeconomic model of a commercial fishery invaded by a space competitor</w:t>
               </w:r>
@@ -4788,51 +4788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du sanglier : modèle bioéconomique, dégâts agricoles et prix des chasses en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER "Chasse, Territoires et Développement durableOutils d'analyse, enjeux et perspectives "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Mar 2008, Clermont-Ferrand, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4851,273 +4851,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption on urban chicken markets in Haiti and Cameroon: the role of socio-economic factors on chicken's consumption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion optimale d'une espèce invasive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes journées INRA-SFER-CIRAD de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Montpellier (FR), France</w:t>
+              <w:t xml:space="preserve">Les journées Amure 2009 : Restitution des travaux du GdR Amure 2004-2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Brest (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729164v1</w:t>
+                <w:t xml:space="preserve">hal-00729220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion optimale d'une espèce invasive</w:t>
+                <w:t xml:space="preserve">Gestion optimale d’une espèce invasive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées Amure 2009 : Restitution des travaux du GdR Amure 2004-2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Brest (FR), France</w:t>
+              <w:t xml:space="preserve">Les journées Amure 2009 : "Restitution des travaux du GdR Amure 2004-2008"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale. BREST, FRA., May 2009, Brest, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729220v1</w:t>
+                <w:t xml:space="preserve">hal-02818884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion optimale d’une espèce invasive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disruption on urban chicken markets in Haiti and Cameroon: the role of socio-economic factors on chicken's consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées Amure 2009 : "Restitution des travaux du GdR Amure 2004-2008"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne Occidentale. BREST, FRA., May 2009, Brest, France. 20 p</w:t>
+              <w:t xml:space="preserve">3èmes journées INRA-SFER-CIRAD de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818884v1</w:t>
+                <w:t xml:space="preserve">hal-00729164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption on urban chicken markets in Haiti and Cameroon : the role of socio-economic factors on chicken’s consumption</w:t>
               </w:r>
@@ -5237,51 +5237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle bioéconomique appliqué à la gestion du sanglier, dégâts agricoles et prix des chasses en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5319,51 +5319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle bioéconomique appliqué à la gestion du sanglier, dégâts agricoles et prix des chasses en forêt domaniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes journées INRA-SFER-CIRAD de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5496,51 +5496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse économique du bilan chiffré des dégâts agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5591,51 +5591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des populations de gibier : modèle bioéconomique et dégâts du sanglier à l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées INRA-SFER de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5699,51 +5699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5870,316 +5870,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management strategies for invasive species : the importance of stock externalities</w:t>
+                <w:t xml:space="preserve">Importance of stock externalities in management strategies for invasive species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Pascal Mahé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Million</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L.P. Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Million</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Annual Conference of the European Association of Environmental and Resource Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2005, Bremen, Germany. 18 p</w:t>
+              <w:t xml:space="preserve">8. International Conference on the Ecology and Management of Alien Plant Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Katowice, Poland. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349924v1</w:t>
+                <w:t xml:space="preserve">hal-01453565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of stock externalities in management strategies for invasive species</w:t>
+                <w:t xml:space="preserve">Management strategies for invasive species : the importance of stock externalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Million</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Million</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on the Ecology and Management of Alien Plant Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Katowice, Poland. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">14th Annual Conference of the European Association of Environmental and Resource Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2005, Bremen, Germany. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453565v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maîtrise des invasions biologiques : un modèle bio-économigue appliqué à la jussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6361,439 +6361,439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing demand for domestic versus imported chicken in developing countries: the case of Haiti and Cameroon</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2010, 36 p</w:t>
+                <w:t xml:space="preserve">Guide - Diversification des activités de pêche et de conchyliculture en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Henichart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Folliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729459v1</w:t>
+                <w:t xml:space="preserve">hal-00729525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide - Diversification des activités de pêche et de conchyliculture en Bretagne</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing demand for domestic versus imported chicken in developing countries: the case of Haiti and Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, 36 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Folliard</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00729525v1</w:t>
+                <w:t xml:space="preserve">hal-00729459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pêche de la coquille Saint-Jacques en baie de Saint-Brieuc : description de la pêcherie et des systèmes de gestion et de contrôle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuisible ou gibier ? Une analyse économique de la chasse des grands animaux en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2009, 35 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729247v1</w:t>
+                <w:t xml:space="preserve">hal-00730031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuisible ou gibier ? Une analyse économique de la chasse des grands animaux en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pêche de la coquille Saint-Jacques en baie de Saint-Brieuc : description de la pêcherie et des systèmes de gestion et de contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2009, 26 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730031v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du sanglier : modèle bioéconomique, dégâts agricoles et prix des chasses en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6805,203 +6805,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation du contrôle des pêches maritimes en France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion d'un écosystème soumis à une invasion biologique. Rapport final. Programme 2005-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2008, 39 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, 83 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729780v1</w:t>
+                <w:t xml:space="preserve">hal-00729148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion d'un écosystème soumis à une invasion biologique. Rapport final. Programme 2005-2008</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organisation du contrôle des pêches maritimes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2008, 83 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729148v1</w:t>
+                <w:t xml:space="preserve">hal-00729780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7533,51 +7533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic evaluation of catch-and-release salmon fishing: impact on anglers’ willingness to pay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] Inconnu. 2020, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7608,51 +7608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation économique de la pêche du saumon en no-kill : impact sur le consentement à payer des pêcheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qods Lefnatsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7700,64 +7700,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche professionnelle est-elle un facteur d’attractivité récréative sur le littoral ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7801,64 +7801,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation non marchande de la pêche côtière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8356,51 +8356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion d’un écosystème soumis à une invasion biologique. Rapport final. Programme 2005-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -8709,51 +8709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Denantes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Gloux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Issanchou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2024.2303738" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Leplat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goffe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/729872" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cuilleret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2023-0031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Saint-Gilles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qods Lefnatsa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00151-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Daniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2018.1515730" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rieusset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01963874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/693022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesueur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leplat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.06.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gallic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fifas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roncin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthus Peltais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409817v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03699623v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01963697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462715v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208961v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208960v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208963v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupraz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boude" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Henichart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roussel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontenelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Mars Henichart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mars Henichart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462551v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729220v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818884v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Coop&#233;ration Internationale En Recherche Agronomique Pour Le D&#233;veloppement" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818950v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349925v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349926v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gouin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fifas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Mah&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Million" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Mah&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Million" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208998v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Acott" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Urquhart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Church" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kennard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729459v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729525v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folliard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roncin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gallic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730031v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729148v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164749v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01944557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441505v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789501v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190097v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809351v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serazin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823609v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Besse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Folliard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824517v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822137v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820997v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet-Bourdon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Denantes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Gloux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Issanchou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2024.2303738" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676535v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cuilleret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2023-0031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Leplat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goffe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/729872" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Saint-Gilles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qods Lefnatsa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00151-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Daniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2018.1515730" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rieusset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01963874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/693022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesueur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leplat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.06.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gallic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fifas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roncin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthus Peltais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879781v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03699623v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736504v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964290v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01963697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462715v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208961v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208962v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208960v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208963v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupraz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boude" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Henichart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roussel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontenelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Mars Henichart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mars Henichart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462551v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729220v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729164v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Coop&#233;ration Internationale En Recherche Agronomique Pour Le D&#233;veloppement" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818950v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349925v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349926v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gouin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fifas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453565v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Mah&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Million" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349924v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Mah&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Million" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208998v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Acott" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Urquhart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Church" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kennard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729525v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folliard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729459v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roncin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gallic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729148v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164749v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01944557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441505v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789501v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190097v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809351v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serazin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823609v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Besse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Folliard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824517v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822137v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820997v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet-Bourdon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>