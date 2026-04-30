--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -347,235 +347,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Environmental or Local Information Help Manage an Invasive Species Through Consumption?</w:t>
+                <w:t xml:space="preserve">Regulating Congestion with Fee-Based versus Nonfee Management Measures: Application of a Repeated Random Utility Model to Outdoor Recreation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterenn Lucas</w:t>
+                <w:t xml:space="preserve">Mélody Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cuilleret</w:t>
+                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Marine Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (3), pp.207-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jafio-2023-0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/729872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676535v1</w:t>
+                <w:t xml:space="preserve">hal-04626653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulating Congestion with Fee-Based versus Nonfee Management Measures: Application of a Repeated Random Utility Model to Outdoor Recreation</w:t>
+                <w:t xml:space="preserve">Can Environmental or Local Information Help Manage an Invasive Species Through Consumption?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélody Leplat</w:t>
+                <w:t xml:space="preserve">Sterenn Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
+                <w:t xml:space="preserve">Mathieu Cuilleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Resource Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (3), pp.207-228. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/729872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2023-0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626653v1</w:t>
+                <w:t xml:space="preserve">hal-04676535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work: a barrier to reducing pesticide use in Breton dairy farms?</w:t>
               </w:r>
@@ -799,51 +799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does catch-and-release increase the recreational value of rivers? The case of salmon fishing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qods Lefnatsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1020,51 +1020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutions accidentelles des eaux de surface : une application des modèles de comptage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rieusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1115,51 +1115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutions accidentelles des eaux de surface : une application des modèles de comptage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rieusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1210,64 +1210,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commercial fisheries as an asset for recreational demand on the coast: Evidences from a choice experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Resource Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (4), pp.391-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1314,64 +1314,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche professionnelle est-elle un facteur d’attractivité récréative sur le littoral ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1435,51 +1435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1621,51 +1621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuisible ou gibier ? Une analyse économique de la chasse des grands animaux en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 92 (2), pp.161-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2023,267 +2023,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A choice experiment to assess dairy farmers' preferences for pesticide reduction : does work matter?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Ridier</w:t>
+                <w:t xml:space="preserve">Together or not: impact of peer effects on the environmental preferences of wine consumers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bazoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sterenn Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Saclay, France. 28 p</w:t>
+              <w:t xml:space="preserve">17. Journées de Recherches en Sciences Sociales INRA-SFER-CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409817v1</w:t>
+                <w:t xml:space="preserve">hal-04626663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Together or not: impact of peer effects on the environmental preferences of wine consumers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sterenn Lucas</w:t>
+                <w:t xml:space="preserve">A choice experiment to assess dairy farmers' preferences for pesticide reduction : does work matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Denantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées de Recherches en Sciences Sociales INRA-SFER-CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Saclay, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626663v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers' preferences for bonus mechanisms supporting collective action in agri-environmental contracts</w:t>
+                <w:t xml:space="preserve">Payments for environmental services with provision thresholds: farmers' preferences for a conditional bonus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
@@ -2301,97 +2301,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Annual Meeting of the Research Network on Economic Experiments for the Common Agricultural Policy (REECAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">9. EAAE PhD WORKSHOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Parme, Italy. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879832v1</w:t>
+                <w:t xml:space="preserve">hal-03879781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Payments for environmental services with provision thresholds: farmers' preferences for a conditional bonus</w:t>
+                <w:t xml:space="preserve">Farmers' preferences for bonus mechanisms supporting collective action in agri-environmental contracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
@@ -2409,73 +2409,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. EAAE PhD WORKSHOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Parme, Italy. 15 p</w:t>
+              <w:t xml:space="preserve">4. Annual Meeting of the Research Network on Economic Experiments for the Common Agricultural Policy (REECAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879781v1</w:t>
+                <w:t xml:space="preserve">hal-03879832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation économique de l’offre et de la demande de services environnementaux sur le lac au Duc</w:t>
               </w:r>
@@ -2733,51 +2733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness-to-pay of anglers for catch-and-release: results from a choice experiment in Britanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qods Lefnatsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2809,312 +2809,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulating congestion with prices and non-prices measures: an application of a repeated random utility model to outdoor recreation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation économique de la pêche du saumon en « no-kill » : impact sur le consentement à payer des pêcheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qods Lefnatsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. World Congress of Environmental and Resource Economists (WCERE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2018, Gothenburg, Allemagne</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736504v1</w:t>
+                <w:t xml:space="preserve">hal-01963697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique de la pêche du saumon en no-kill : impact sur le consentement à payer des pêcheurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulating congestion with prices and non-prices measures: an application of a repeated random utility model to outdoor recreation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qods Lefnatsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2018, Nantes, France. 41 p</w:t>
+              <w:t xml:space="preserve">6. World Congress of Environmental and Resource Economists (WCERE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2018, Gothenburg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964290v1</w:t>
+                <w:t xml:space="preserve">hal-02736504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique de la pêche du saumon en « no-kill » : impact sur le consentement à payer des pêcheurs</w:t>
+                <w:t xml:space="preserve">Evaluation économique de la pêche du saumon en no-kill : impact sur le consentement à payer des pêcheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qods Lefnatsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">12. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2018, Nantes, France. 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963697v1</w:t>
+                <w:t xml:space="preserve">hal-01964290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is professional fishery an asset for recreational demand on the coastline? Evidences from a choice experiment.</w:t>
               </w:r>
@@ -3163,338 +3163,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil resource, at the core of competitiveness and sustainbility in agriculture : an economic approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commercial fishery as an asset for recreational demand on the coastline: evidence from a choice experiment in France, United-Kingdom and Belgium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Daniel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. AIEAA Conference “Innovation, productivity and growth: towards sustainable agri-food production”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA). ITA., Jun 2015, Ancona, Italy. 20 p</w:t>
+              <w:t xml:space="preserve">22. Conference of the European Association of Fisheries Economist (EAFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Fisheries Economists (EAFE). FRA., Apr 2015, salerne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800384v1</w:t>
+                <w:t xml:space="preserve">hal-01168455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche empirique des performances économiques et financières des exploitations installées aidées en Bretagne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Ridier</w:t>
+                <w:t xml:space="preserve">Soil resource, at the core of competitiveness and sustainbility in agriculture : an economic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SA 2015 « Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">4. AIEAA Conference “Innovation, productivity and growth: towards sustainable agri-food production”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA). ITA., Jun 2015, Ancona, Italy. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123428v1</w:t>
+                <w:t xml:space="preserve">hal-01800384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercial fishery as an asset for recreational demand on the coastline: evidence from a choice experiment in France, United-Kingdom and Belgium.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche empirique des performances économiques et financières des exploitations installées aidées en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conference of the European Association of Fisheries Economist (EAFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Fisheries Economists (EAFE). FRA., Apr 2015, salerne, Italy</w:t>
+              <w:t xml:space="preserve">SA 2015 « Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168455v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil resource, at the core of competitiveness and sustainability issues in agriculture: An economic approach</w:t>
               </w:r>
@@ -3582,217 +3582,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Inshore fishing an asset for recreational demand on the coastline ?</w:t>
+                <w:t xml:space="preserve">La pêche côtière est-elle un facteur d'attractivité touristique sur le littoral?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Journées de Microéconomie Appliquées (JMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Études et de Recherches sur le Développement International - Clermont Auvergne (CERDI). FRA.; Aix-Marseille School of Economics [Aix-Marseille Université] (AMSE). FRA., Jun 2014, Clermont-Ferrand, France. 14 p</w:t>
+              <w:t xml:space="preserve">Les Journées Professionnelles de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., Jun 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208961v1</w:t>
+                <w:t xml:space="preserve">hal-01208962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pêche côtière est-elle un facteur d'attractivité touristique sur le littoral?</w:t>
+                <w:t xml:space="preserve">Is Inshore fishing an asset for recreational demand on the coastline ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Professionnelles de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., Jun 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">31. Journées de Microéconomie Appliquées (JMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Études et de Recherches sur le Développement International - Clermont Auvergne (CERDI). FRA.; Aix-Marseille School of Economics [Aix-Marseille Université] (AMSE). FRA., Jun 2014, Clermont-Ferrand, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208962v1</w:t>
+                <w:t xml:space="preserve">hal-01208961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable harvest of a native species and control of an invasive species : a bioeconomic model of a commercial fishery invaded by a space competitor</w:t>
               </w:r>
@@ -4788,51 +4788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du sanglier : modèle bioéconomique, dégâts agricoles et prix des chasses en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER "Chasse, Territoires et Développement durableOutils d'analyse, enjeux et perspectives "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Mar 2008, Clermont-Ferrand, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4851,273 +4851,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion optimale d'une espèce invasive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disruption on urban chicken markets in Haiti and Cameroon: the role of socio-economic factors on chicken's consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées Amure 2009 : Restitution des travaux du GdR Amure 2004-2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Brest (FR), France</w:t>
+              <w:t xml:space="preserve">3èmes journées INRA-SFER-CIRAD de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729220v1</w:t>
+                <w:t xml:space="preserve">hal-00729164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion optimale d’une espèce invasive</w:t>
+                <w:t xml:space="preserve">Gestion optimale d'une espèce invasive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées Amure 2009 : "Restitution des travaux du GdR Amure 2004-2008"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne Occidentale. BREST, FRA., May 2009, Brest, France. 20 p</w:t>
+              <w:t xml:space="preserve">Les journées Amure 2009 : Restitution des travaux du GdR Amure 2004-2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Brest (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818884v1</w:t>
+                <w:t xml:space="preserve">hal-00729220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption on urban chicken markets in Haiti and Cameroon: the role of socio-economic factors on chicken's consumption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion optimale d’une espèce invasive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes journées INRA-SFER-CIRAD de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Montpellier (FR), France</w:t>
+              <w:t xml:space="preserve">Les journées Amure 2009 : "Restitution des travaux du GdR Amure 2004-2008"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale. BREST, FRA., May 2009, Brest, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729164v1</w:t>
+                <w:t xml:space="preserve">hal-02818884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption on urban chicken markets in Haiti and Cameroon : the role of socio-economic factors on chicken’s consumption</w:t>
               </w:r>
@@ -5237,51 +5237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle bioéconomique appliqué à la gestion du sanglier, dégâts agricoles et prix des chasses en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5319,51 +5319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle bioéconomique appliqué à la gestion du sanglier, dégâts agricoles et prix des chasses en forêt domaniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes journées INRA-SFER-CIRAD de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5496,51 +5496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse économique du bilan chiffré des dégâts agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5591,51 +5591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des populations de gibier : modèle bioéconomique et dégâts du sanglier à l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées INRA-SFER de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5699,51 +5699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5870,316 +5870,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of stock externalities in management strategies for invasive species</w:t>
+                <w:t xml:space="preserve">Management strategies for invasive species : the importance of stock externalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Haury</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Louis-Pascal Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.P. Mahé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Million</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on the Ecology and Management of Alien Plant Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Katowice, Poland. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">14th Annual Conference of the European Association of Environmental and Resource Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2005, Bremen, Germany. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453565v1</w:t>
+                <w:t xml:space="preserve">hal-02349924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management strategies for invasive species : the importance of stock externalities</w:t>
+                <w:t xml:space="preserve">Importance of stock externalities in management strategies for invasive species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Pascal Mahé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
+                <w:t xml:space="preserve">L.P. Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Million</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Million</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Annual Conference of the European Association of Environmental and Resource Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2005, Bremen, Germany. 18 p</w:t>
+              <w:t xml:space="preserve">8. International Conference on the Ecology and Management of Alien Plant Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Katowice, Poland. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349924v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maîtrise des invasions biologiques : un modèle bio-économigue appliqué à la jussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6554,246 +6554,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuisible ou gibier ? Une analyse économique de la chasse des grands animaux en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pêche de la coquille Saint-Jacques en baie de Saint-Brieuc : description de la pêcherie et des systèmes de gestion et de contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2009, 26 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730031v1</w:t>
+                <w:t xml:space="preserve">hal-00729247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pêche de la coquille Saint-Jacques en baie de Saint-Brieuc : description de la pêcherie et des systèmes de gestion et de contrôle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuisible ou gibier ? Une analyse économique de la chasse des grands animaux en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 26 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Le Gallic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00729247v1</w:t>
+                <w:t xml:space="preserve">hal-00730031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du sanglier : modèle bioéconomique, dégâts agricoles et prix des chasses en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6805,203 +6805,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion d'un écosystème soumis à une invasion biologique. Rapport final. Programme 2005-2008</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organisation du contrôle des pêches maritimes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2008, 83 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729148v1</w:t>
+                <w:t xml:space="preserve">hal-00729780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation du contrôle des pêches maritimes en France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion d'un écosystème soumis à une invasion biologique. Rapport final. Programme 2005-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2008, 39 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, 83 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729780v1</w:t>
+                <w:t xml:space="preserve">hal-00729148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7533,51 +7533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic evaluation of catch-and-release salmon fishing: impact on anglers’ willingness to pay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] Inconnu. 2020, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7608,51 +7608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation économique de la pêche du saumon en no-kill : impact sur le consentement à payer des pêcheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qods Lefnatsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7700,64 +7700,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche professionnelle est-elle un facteur d’attractivité récréative sur le littoral ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7801,64 +7801,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation non marchande de la pêche côtière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8356,51 +8356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion d’un écosystème soumis à une invasion biologique. Rapport final. Programme 2005-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -8709,51 +8709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Denantes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Gloux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Issanchou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2024.2303738" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676535v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cuilleret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2023-0031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Leplat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goffe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/729872" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Saint-Gilles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qods Lefnatsa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00151-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Daniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2018.1515730" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rieusset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01963874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/693022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesueur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leplat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.06.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gallic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fifas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roncin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthus Peltais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879781v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03699623v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736504v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964290v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01963697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462715v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208961v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208962v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208960v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208963v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupraz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boude" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Henichart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roussel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontenelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Mars Henichart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mars Henichart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462551v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729220v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729164v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Coop&#233;ration Internationale En Recherche Agronomique Pour Le D&#233;veloppement" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818950v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349925v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349926v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gouin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fifas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453565v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Mah&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Million" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349924v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Mah&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Million" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208998v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Acott" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Urquhart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Church" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kennard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729525v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folliard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729459v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roncin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gallic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729148v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164749v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01944557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441505v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789501v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190097v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809351v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serazin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823609v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Besse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Folliard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824517v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822137v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820997v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet-Bourdon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Denantes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Gloux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Issanchou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2024.2303738" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Leplat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goffe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/729872" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cuilleret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2023-0031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Saint-Gilles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qods Lefnatsa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00151-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Daniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2018.1515730" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rieusset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01963874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/693022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesueur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leplat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.06.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gallic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fifas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roncin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthus Peltais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409817v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03699623v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01963697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462715v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208961v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208960v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208963v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupraz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boude" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Henichart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roussel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontenelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Mars Henichart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mars Henichart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462551v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729220v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818884v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Coop&#233;ration Internationale En Recherche Agronomique Pour Le D&#233;veloppement" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818950v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349925v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349926v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gouin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fifas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Mah&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Million" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Mah&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Million" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208998v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Acott" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Urquhart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Church" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kennard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729525v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folliard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729459v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roncin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gallic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730031v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729148v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164749v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01944557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441505v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789501v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190097v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809351v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serazin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823609v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Besse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Folliard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824517v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822137v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820997v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet-Bourdon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>