--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -347,235 +347,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulating Congestion with Fee-Based versus Nonfee Management Measures: Application of a Repeated Random Utility Model to Outdoor Recreation</w:t>
+                <w:t xml:space="preserve">Can Environmental or Local Information Help Manage an Invasive Species Through Consumption?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélody Leplat</w:t>
+                <w:t xml:space="preserve">Sterenn Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
+                <w:t xml:space="preserve">Mathieu Cuilleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Resource Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (3), pp.207-228. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/729872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2023-0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626653v1</w:t>
+                <w:t xml:space="preserve">hal-04676535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Environmental or Local Information Help Manage an Invasive Species Through Consumption?</w:t>
+                <w:t xml:space="preserve">Regulating Congestion with Fee-Based versus Nonfee Management Measures: Application of a Repeated Random Utility Model to Outdoor Recreation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterenn Lucas</w:t>
+                <w:t xml:space="preserve">Mélody Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cuilleret</w:t>
+                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Marine Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (3), pp.207-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jafio-2023-0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/729872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676535v1</w:t>
+                <w:t xml:space="preserve">hal-04626653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work: a barrier to reducing pesticide use in Breton dairy farms?</w:t>
               </w:r>
@@ -799,51 +799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does catch-and-release increase the recreational value of rivers? The case of salmon fishing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qods Lefnatsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1020,51 +1020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutions accidentelles des eaux de surface : une application des modèles de comptage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rieusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1115,51 +1115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutions accidentelles des eaux de surface : une application des modèles de comptage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rieusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1210,64 +1210,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commercial fisheries as an asset for recreational demand on the coast: Evidences from a choice experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Resource Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (4), pp.391-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1314,64 +1314,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche professionnelle est-elle un facteur d’attractivité récréative sur le littoral ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1435,51 +1435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1621,51 +1621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuisible ou gibier ? Une analyse économique de la chasse des grands animaux en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 92 (2), pp.161-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2023,243 +2023,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Together or not: impact of peer effects on the environmental preferences of wine consumers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sterenn Lucas</w:t>
+                <w:t xml:space="preserve">A choice experiment to assess dairy farmers' preferences for pesticide reduction : does work matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Denantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées de Recherches en Sciences Sociales INRA-SFER-CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Saclay, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626663v1</w:t>
+                <w:t xml:space="preserve">hal-04409817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A choice experiment to assess dairy farmers' preferences for pesticide reduction : does work matter?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Ridier</w:t>
+                <w:t xml:space="preserve">Together or not: impact of peer effects on the environmental preferences of wine consumers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bazoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sterenn Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Saclay, France. 28 p</w:t>
+              <w:t xml:space="preserve">17. Journées de Recherches en Sciences Sociales INRA-SFER-CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409817v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payments for environmental services with provision thresholds: farmers' preferences for a conditional bonus</w:t>
               </w:r>
@@ -2733,51 +2733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness-to-pay of anglers for catch-and-release: results from a choice experiment in Britanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qods Lefnatsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2809,312 +2809,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique de la pêche du saumon en « no-kill » : impact sur le consentement à payer des pêcheurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulating congestion with prices and non-prices measures: an application of a repeated random utility model to outdoor recreation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qods Lefnatsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">6. World Congress of Environmental and Resource Economists (WCERE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2018, Gothenburg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963697v1</w:t>
+                <w:t xml:space="preserve">hal-02736504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulating congestion with prices and non-prices measures: an application of a repeated random utility model to outdoor recreation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation économique de la pêche du saumon en no-kill : impact sur le consentement à payer des pêcheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qods Lefnatsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. World Congress of Environmental and Resource Economists (WCERE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2018, Gothenburg, Allemagne</w:t>
+              <w:t xml:space="preserve">12. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2018, Nantes, France. 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736504v1</w:t>
+                <w:t xml:space="preserve">hal-01964290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique de la pêche du saumon en no-kill : impact sur le consentement à payer des pêcheurs</w:t>
+                <w:t xml:space="preserve">Evaluation économique de la pêche du saumon en « no-kill » : impact sur le consentement à payer des pêcheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qods Lefnatsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2018, Nantes, France. 41 p</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964290v1</w:t>
+                <w:t xml:space="preserve">hal-01963697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is professional fishery an asset for recreational demand on the coastline? Evidences from a choice experiment.</w:t>
               </w:r>
@@ -3163,151 +3163,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercial fishery as an asset for recreational demand on the coastline: evidence from a choice experiment in France, United-Kingdom and Belgium.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche empirique des performances économiques et financières des exploitations installées aidées en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conference of the European Association of Fisheries Economist (EAFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Fisheries Economists (EAFE). FRA., Apr 2015, salerne, Italy</w:t>
+              <w:t xml:space="preserve">SA 2015 « Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168455v1</w:t>
+                <w:t xml:space="preserve">hal-01123428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil resource, at the core of competitiveness and sustainbility in agriculture : an economic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3349,152 +3336,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. AIEAA Conference “Innovation, productivity and growth: towards sustainable agri-food production”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associazione Italiana di Economia Agraria e Applicata (AIEAA). ITA., Jun 2015, Ancona, Italy. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche empirique des performances économiques et financières des exploitations installées aidées en Bretagne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commercial fishery as an asset for recreational demand on the coastline: evidence from a choice experiment in France, United-Kingdom and Belgium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SA 2015 « Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">22. Conference of the European Association of Fisheries Economist (EAFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Fisheries Economists (EAFE). FRA., Apr 2015, salerne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123428v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil resource, at the core of competitiveness and sustainability issues in agriculture: An economic approach</w:t>
               </w:r>
@@ -3582,217 +3582,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pêche côtière est-elle un facteur d'attractivité touristique sur le littoral?</w:t>
+                <w:t xml:space="preserve">Is Inshore fishing an asset for recreational demand on the coastline ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Professionnelles de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., Jun 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">31. Journées de Microéconomie Appliquées (JMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Études et de Recherches sur le Développement International - Clermont Auvergne (CERDI). FRA.; Aix-Marseille School of Economics [Aix-Marseille Université] (AMSE). FRA., Jun 2014, Clermont-Ferrand, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208962v1</w:t>
+                <w:t xml:space="preserve">hal-01208961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Inshore fishing an asset for recreational demand on the coastline ?</w:t>
+                <w:t xml:space="preserve">La pêche côtière est-elle un facteur d'attractivité touristique sur le littoral?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Journées de Microéconomie Appliquées (JMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Études et de Recherches sur le Développement International - Clermont Auvergne (CERDI). FRA.; Aix-Marseille School of Economics [Aix-Marseille Université] (AMSE). FRA., Jun 2014, Clermont-Ferrand, France. 14 p</w:t>
+              <w:t xml:space="preserve">Les Journées Professionnelles de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGROCAMPUS OUEST. FRA., Jun 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208961v1</w:t>
+                <w:t xml:space="preserve">hal-01208962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable harvest of a native species and control of an invasive species : a bioeconomic model of a commercial fishery invaded by a space competitor</w:t>
               </w:r>
@@ -4277,273 +4277,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving revenues through diversification of fisheries activities</w:t>
+                <w:t xml:space="preserve">Diversification of fisheries activities and construction of sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fontenelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Mars Henichart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAFE Workshop: Optimising Value Chains in Fisheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Helsinki (FI), Finland</w:t>
+              <w:t xml:space="preserve">IIFET 2010: Economics of fish resources and aquatic ecosystems: balancing uses, balancing costs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729541v1</w:t>
+                <w:t xml:space="preserve">hal-02755171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification of fisheries activities and construction of sustainability</w:t>
+                <w:t xml:space="preserve">Improving revenues through diversification of fisheries activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Henichart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura-Mars Henichart</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIFET 2010: Economics of fish resources and aquatic ecosystems: balancing uses, balancing costs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EAFE Workshop: Optimising Value Chains in Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Helsinki (FI), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755171v1</w:t>
+                <w:t xml:space="preserve">hal-00729541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving revenues through diversification of fisheries activities</w:t>
               </w:r>
@@ -4555,51 +4555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Mars Henichart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4680,51 +4680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mars Henichart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fontenelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4788,51 +4788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du sanglier : modèle bioéconomique, dégâts agricoles et prix des chasses en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER "Chasse, Territoires et Développement durableOutils d'analyse, enjeux et perspectives "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Mar 2008, Clermont-Ferrand, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4851,273 +4851,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption on urban chicken markets in Haiti and Cameroon: the role of socio-economic factors on chicken's consumption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion optimale d'une espèce invasive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes journées INRA-SFER-CIRAD de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Montpellier (FR), France</w:t>
+              <w:t xml:space="preserve">Les journées Amure 2009 : Restitution des travaux du GdR Amure 2004-2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Brest (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729164v1</w:t>
+                <w:t xml:space="preserve">hal-00729220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion optimale d'une espèce invasive</w:t>
+                <w:t xml:space="preserve">Gestion optimale d’une espèce invasive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées Amure 2009 : Restitution des travaux du GdR Amure 2004-2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Brest (FR), France</w:t>
+              <w:t xml:space="preserve">Les journées Amure 2009 : "Restitution des travaux du GdR Amure 2004-2008"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale. BREST, FRA., May 2009, Brest, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729220v1</w:t>
+                <w:t xml:space="preserve">hal-02818884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion optimale d’une espèce invasive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disruption on urban chicken markets in Haiti and Cameroon: the role of socio-economic factors on chicken's consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées Amure 2009 : "Restitution des travaux du GdR Amure 2004-2008"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne Occidentale. BREST, FRA., May 2009, Brest, France. 20 p</w:t>
+              <w:t xml:space="preserve">3èmes journées INRA-SFER-CIRAD de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818884v1</w:t>
+                <w:t xml:space="preserve">hal-00729164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption on urban chicken markets in Haiti and Cameroon : the role of socio-economic factors on chicken’s consumption</w:t>
               </w:r>
@@ -5237,51 +5237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle bioéconomique appliqué à la gestion du sanglier, dégâts agricoles et prix des chasses en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5319,51 +5319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle bioéconomique appliqué à la gestion du sanglier, dégâts agricoles et prix des chasses en forêt domaniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes journées INRA-SFER-CIRAD de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5496,51 +5496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse économique du bilan chiffré des dégâts agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5591,51 +5591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des populations de gibier : modèle bioéconomique et dégâts du sanglier à l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées INRA-SFER de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5699,51 +5699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5870,316 +5870,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management strategies for invasive species : the importance of stock externalities</w:t>
+                <w:t xml:space="preserve">Importance of stock externalities in management strategies for invasive species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Pascal Mahé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Million</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L.P. Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Million</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Annual Conference of the European Association of Environmental and Resource Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2005, Bremen, Germany. 18 p</w:t>
+              <w:t xml:space="preserve">8. International Conference on the Ecology and Management of Alien Plant Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Katowice, Poland. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349924v1</w:t>
+                <w:t xml:space="preserve">hal-01453565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of stock externalities in management strategies for invasive species</w:t>
+                <w:t xml:space="preserve">Management strategies for invasive species : the importance of stock externalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Million</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Million</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on the Ecology and Management of Alien Plant Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Katowice, Poland. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">14th Annual Conference of the European Association of Environmental and Resource Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Environmental and Resource Economists (EAERE). INT., Jun 2005, Bremen, Germany. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453565v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maîtrise des invasions biologiques : un modèle bio-économigue appliqué à la jussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6380,51 +6380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide - Diversification des activités de pêche et de conchyliculture en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Henichart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6554,246 +6554,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pêche de la coquille Saint-Jacques en baie de Saint-Brieuc : description de la pêcherie et des systèmes de gestion et de contrôle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuisible ou gibier ? Une analyse économique de la chasse des grands animaux en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2009, 35 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Goffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729247v1</w:t>
+                <w:t xml:space="preserve">hal-00730031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuisible ou gibier ? Une analyse économique de la chasse des grands animaux en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pêche de la coquille Saint-Jacques en baie de Saint-Brieuc : description de la pêcherie et des systèmes de gestion et de contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2009, 26 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730031v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du sanglier : modèle bioéconomique, dégâts agricoles et prix des chasses en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6925,51 +6925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion d'un écosystème soumis à une invasion biologique. Rapport final. Programme 2005-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, 83 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7533,51 +7533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic evaluation of catch-and-release salmon fishing: impact on anglers’ willingness to pay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] Inconnu. 2020, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7608,51 +7608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation économique de la pêche du saumon en no-kill : impact sur le consentement à payer des pêcheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qods Lefnatsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7700,64 +7700,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche professionnelle est-elle un facteur d’attractivité récréative sur le littoral ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7801,64 +7801,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation non marchande de la pêche côtière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8024,51 +8024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de diversification des activités de pêche et de conchyliculture en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Mars Henichart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thimothée Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8356,51 +8356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion d’un écosystème soumis à une invasion biologique. Rapport final. Programme 2005-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Goffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -8709,51 +8709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Denantes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Gloux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Issanchou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2024.2303738" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Leplat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goffe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/729872" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cuilleret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2023-0031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Saint-Gilles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qods Lefnatsa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00151-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Daniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2018.1515730" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rieusset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01963874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/693022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesueur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leplat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.06.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gallic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fifas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roncin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthus Peltais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409817v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03699623v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01963697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462715v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208961v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208960v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208963v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupraz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boude" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Henichart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roussel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontenelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Mars Henichart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mars Henichart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462551v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729220v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818884v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Coop&#233;ration Internationale En Recherche Agronomique Pour Le D&#233;veloppement" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818950v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349925v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349926v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gouin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fifas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Mah&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Million" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Mah&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Million" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208998v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Acott" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Urquhart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Church" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kennard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729525v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folliard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729459v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roncin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gallic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730031v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729148v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164749v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01944557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441505v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789501v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190097v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809351v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serazin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823609v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Besse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Folliard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824517v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822137v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820997v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet-Bourdon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Denantes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Gloux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Issanchou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2024.2303738" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676535v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cuilleret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2023-0031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Leplat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Goffe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/729872" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Saint-Gilles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qods Lefnatsa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00151-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Daniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2018.1515730" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rieusset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01963874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/693022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesueur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01726744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leplat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Fr&#233;sard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.06.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gallic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fifas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roncin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthus Peltais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03699623v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736504v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964290v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01963697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462715v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208961v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208962v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208960v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208963v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupraz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boude" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fontenelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Mars Henichart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729541v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Henichart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mars Henichart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462551v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729220v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729164v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Coop&#233;ration Internationale En Recherche Agronomique Pour Le D&#233;veloppement" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818950v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349925v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349926v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gouin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fifas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guyader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453565v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Mah&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Million" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349924v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Mah&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Million" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208998v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Acott" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Urquhart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Church" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kennard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729525v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folliard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729459v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roncin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gallic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729148v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164749v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947418v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01944557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441505v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789501v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190097v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809351v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serazin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823609v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Besse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Folliard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824517v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822137v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820997v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet-Bourdon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>