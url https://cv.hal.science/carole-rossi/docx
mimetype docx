--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Numerical Simulation of single aluminum particle combustion in varying flow conditions</w:t>
+                <w:t xml:space="preserve">Smart sampling for optimized materials: A Gaussian process framework for region-of-interest active learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Pillemont</w:t>
+                <w:t xml:space="preserve">Leandro Carreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Simonin</w:t>
+                <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bédat</w:t>
+                <w:t xml:space="preserve">M. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guodong Gai</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114605⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 51, pp.114705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2026.114705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368240v1</w:t>
+                <w:t xml:space="preserve">hal-05470920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart sampling for optimized materials: A Gaussian process framework for region-of-interest active learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Numerical Simulation of single aluminum particle combustion in varying flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Pillemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Carreira</w:t>
+                <w:t xml:space="preserve">O Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Estève</w:t>
+                <w:t xml:space="preserve">Benoît Bédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jonckheere</w:t>
+                <w:t xml:space="preserve">Guodong Gai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rossi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierric Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 51, pp.114705. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 283, pp.114605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2026.114705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470920v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermite Combustion: Current Trends in Modeling and Future Perspectives</w:t>
               </w:r>
@@ -487,51 +487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Pillemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -621,51 +621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -706,460 +706,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density functional theory calculations of surface thermochemistry in Al/CuO thermite reaction</w:t>
+                <w:t xml:space="preserve">Towards H2 production from water and ethanol interactions on hydrated TiO2(101): Insights from ReaxFF molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
+                <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Esteve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (11), pp.115401. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 656, pp.159692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.115401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.159692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817899v1</w:t>
+                <w:t xml:space="preserve">hal-04470882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards H2 production from water and ethanol interactions on hydrated TiO2(101): Insights from ReaxFF molecular dynamics</w:t>
+                <w:t xml:space="preserve">New insights into the mechanisms of TiB 2 (001) thermal oxidation combining molecular dynamics and density functional theory calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
+                <w:t xml:space="preserve">Adrian Alpuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Esteve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 656, pp.159692. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 262, pp.119463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.159692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04470882v1</w:t>
+                <w:t xml:space="preserve">hal-05041908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the mechanisms of TiB 2 (001) thermal oxidation combining molecular dynamics and density functional theory calculations</w:t>
+                <w:t xml:space="preserve">Density functional theory calculations of surface thermochemistry in Al/CuO thermite reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Alpuche</w:t>
+                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Esteve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 262, pp.119463. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (11), pp.115401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.115401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041908v1</w:t>
+                <w:t xml:space="preserve">hal-04817899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted nano-energetic material exploration through active learning algorithm implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Carreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Pillemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Sami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energetic Materials Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (1), pp.3-13. </w:t>
@@ -1249,51 +1249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Hungria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 495, pp.153357. </w:t>
@@ -1593,287 +1593,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into amorphous low-density hydrous RuO2 for supercapacitors using ab initio molecular dynamics simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing and Comparing Deep Learning models on a ARM 32 bits microcontroller for pre-impact fall detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Escriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2024.112926⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (7), pp.11829 - 11842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2024.3364249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774640v1</w:t>
+                <w:t xml:space="preserve">hal-04462710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing and Comparing Deep Learning models on a ARM 32 bits microcontroller for pre-impact fall detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Escriba</w:t>
+                <w:t xml:space="preserve">Insights into amorphous low-density hydrous RuO2 for supercapacitors using ab initio molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gauchard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">David Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (7), pp.11829 - 11842. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98, pp.112926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2024.3364249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2024.112926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462710v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave controlled ignition and combustion characteristics of ADN-based ionic liquid propellant with fast response and environmental friendliness</w:t>
               </w:r>
@@ -2084,90 +2084,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehending the influence of the particle size and stoichiometry on Al/CuO thermite combustion in close bomb: a theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emelian Tichtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Glavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48 (7), pp.e202200334. </w:t>
@@ -2199,412 +2199,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion model for thermite materials integrating explicit and coupled treatment of condensed and gas phase kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emelian Tichtchenko</w:t>
+                <w:t xml:space="preserve">Initial stage of titanium oxidation in Ti/CuO thermites: a molecular dynamics study using ReaxFF forcefields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Jabraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Folliet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sungwook Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.117⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (16), pp.11268-11277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CP00032J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847387v1</w:t>
+                <w:t xml:space="preserve">hal-04070041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial stage of titanium oxidation in Ti/CuO thermites: a molecular dynamics study using ReaxFF forcefields</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How positioning of a hard ceramic TiB2 layer in Al/CuO multilayers can regulate the overall energy release behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidushi Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CP00032J⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 349, pp.128599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070041v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How positioning of a hard ceramic TiB2 layer in Al/CuO multilayers can regulate the overall energy release behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+                <w:t xml:space="preserve">Combustion model for thermite materials integrating explicit and coupled treatment of condensed and gas phase kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelian Tichtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Folliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bédat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Glavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 349, pp.128599. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (3), pp.3637-3645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099141v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pioneering insights into the superior performance of titanium as a fuel in energetic materials</w:t>
               </w:r>
@@ -2642,51 +2642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 453 (part 2), pp.139922. </w:t>
@@ -2809,1074 +2809,1074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominant role of OH − and Ti 3+ defects on the electronic structure of TiO 2 thin films for water splitting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Isabel Mendoza-Diaz</w:t>
+                <w:t xml:space="preserve">Influence of process parameters on energetic properties of sputter-deposited Al/CuO reactive multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidushi Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Balocchi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">William Vandenberghe</w:t>
+                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2DT01871C⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (46), pp.465704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac85c5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03748775v1</w:t>
+                <w:t xml:space="preserve">hal-03747801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles investigation of CuO decomposition and its transformation into Cu 2 O</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Engineered porosity-induced burn rate enhancement in dense Al/CuO nanothermites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.096001⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.1c03805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796786v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of process parameters on energetic properties of sputter-deposited Al/CuO reactive multilayers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+                <w:t xml:space="preserve">Wearable pre-impact fall detection system based on 3D accelerometer and subject's height</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Augusto Sodré Ferreira de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Escriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Gabriel Avina Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teresa Hungria</w:t>
+                <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (46), pp.465704. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (2), pp.1738 - 1745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac85c5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3131037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747801v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered porosity-induced burn rate enhancement in dense Al/CuO nanothermites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic scale insights into the first reaction stages prior to Al/CuO nanothermite ignition: influence of porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Jabraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Schoenitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward L Dreizin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.1c03805⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (25), pp.29451-29461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c07069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584996v1</w:t>
+                <w:t xml:space="preserve">hal-03695605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale insights into the first reaction stages prior to Al/CuO nanothermite ignition: influence of porosity</w:t>
+                <w:t xml:space="preserve">First-principles investigation of CuO decomposition and its transformation into Cu 2 O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edward L Dreizin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (25), pp.29451-29461. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (9), pp.096001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c07069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.096001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695605v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wearable pre-impact fall detection system based on 3D accelerometer and subject's height</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dominant role of OH − and Ti 3+ defects on the electronic structure of TiO 2 thin films for water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Isabel Mendoza-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Augusto Sodré Ferreira de Sousa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Escriba</w:t>
+                <w:t xml:space="preserve">Andrea Balocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eli Gabriel Avina Bravo</w:t>
+                <w:t xml:space="preserve">Kolade Oyekan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Brossa</w:t>
+                <w:t xml:space="preserve">Kui Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
+                <w:t xml:space="preserve">William Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (2), pp.1738 - 1745. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (51), pp.15300-15311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3131037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2DT01871C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452563v1</w:t>
+                <w:t xml:space="preserve">hal-03748775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting Machine Learning Models to Support the Design of Al/CuO Nanothermites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Developing a highly responsive miniaturized security device based on a printed copper ammine energetic composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sevely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Sodre Ferreira de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c09520⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 346, pp.113838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2022.113838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574270v1</w:t>
+                <w:t xml:space="preserve">hal-03762238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a highly responsive miniaturized security device based on a printed copper ammine energetic composite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selecting Machine Learning Models to Support the Design of Al/CuO Nanothermites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Sami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 346, pp.113838. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (7), pp.1245-1254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2022.113838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c09520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762238v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nano-thermites, un concentré d’énergie</w:t>
               </w:r>
@@ -3983,51 +3983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabyasachi Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 594, pp.153452. </w:t>
@@ -4117,51 +4117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botayna Bounor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 588, pp.152919. </w:t>
@@ -4346,51 +4346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the self-propagation reaction in heterogeneous and dense media: Application to Al/CuO thermite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emelian Tichtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4476,64 +4476,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilian Tichtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (21), pp.215401. </w:t>
@@ -4623,51 +4623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 740, pp.139000. </w:t>
@@ -4718,90 +4718,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced reactivity of copper complex-based reactive materials via mechanical milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 233, pp.111598. </w:t>
@@ -4833,321 +4833,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Exothermic Reactions in Al/CuO Nanothermites Producing Copper Nanodots and Accelerating Combustion</w:t>
+                <w:t xml:space="preserve">PyroMEMS as Future Technological Building Blocks for Advanced Microenergetic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehnaz Mursalat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Laurent Pouchairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.1c00236⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi12020118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179381v1</w:t>
+                <w:t xml:space="preserve">hal-03120547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyroMEMS as Future Technological Building Blocks for Advanced Microenergetic Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Temperature Exothermic Reactions in Al/CuO Nanothermites Producing Copper Nanodots and Accelerating Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehnaz Mursalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Laurent Pouchairet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ci Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Schoenitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (2), pp.118. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (4), pp.3811-3820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi12020118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.1c00236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120547v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benchmark Study of Burning Rate of Selected Thermites through an Original Gasless Theoretical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Brotman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5194,51 +5194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Process Parameters on the Properties of Direct Written gas-generating Reactive Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuwen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5354,77 +5354,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankita Jadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7, pp.100059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5510,51 +5510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (3), pp.2562-2572. </w:t>
@@ -5586,459 +5586,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New coordination complexes-based gas-generating energetic composites</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Beehive Inspired Hydrogen Photocatalytic Device Integrating a Carbo- benzene Triptych Material for Efficient Solar Photo-reduction of Seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Nicollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kui Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.05.022⟩</w:t>
+              <w:t xml:space="preserve">Advanced Sustainable Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (9), pp.2000121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsu.202000121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895505v1</w:t>
+                <w:t xml:space="preserve">hal-02895513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Beehive Inspired Hydrogen Photocatalytic Device Integrating a Carbo- benzene Triptych Material for Efficient Solar Photo-reduction of Seawater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Teresa Hungría</w:t>
+                <w:t xml:space="preserve">Probing the Reaction Zone of Nanolaminates at ∼μs Time and ∼μm Spatial Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Kline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaira Alibay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miles Rehwoldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Sustainable Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsu.202000121⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (25), pp.13679-13687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c01647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895513v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Reaction Zone of Nanolaminates at ∼μs Time and ∼μm Spatial Resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haiyang Wang</w:t>
+                <w:t xml:space="preserve">New coordination complexes-based gas-generating energetic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Miles Rehwoldt</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Augusto Sodré Ferreira de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (25), pp.13679-13687. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219, pp.478-487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c01647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873415v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Thermal Aging Affects Ignition and Combustion Properties of Reactive Al/CuO Nanolaminates: A Joint Theoretical/Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lahiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6258,64 +6258,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel Mendoza-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kui Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sai-Gourang Patnaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6438,412 +6438,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Triptych Photocatalyst Based on the Co-Integration of Ag Nanoparticles and Carbo-Benzene Dye into a TiO 2 Thin Film</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A condensed phase model of the initial Al/CuO reaction stage to interpret experimental findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Brotman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.08.126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (3), pp.035102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5063285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291245v1</w:t>
+                <w:t xml:space="preserve">hal-02348944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of surface roughness, porosity and roughened micro-pillar structures on the early formation of microbial anodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Renault-Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Champigneux</w:t>
+                <w:t xml:space="preserve">David Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Délia-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 128, pp.17-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A condensed phase model of the initial Al/CuO reaction stage to interpret experimental findings</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Triptych Photocatalyst Based on the Co-Integration of Ag Nanoparticles and Carbo-Benzene Dye into a TiO 2 Thin Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen Mlayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 125 (3), pp.035102. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (48), pp.26347-26360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5063285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.08.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348944v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A redox reaction model for self-heating and aging prediction of Al/CuO multilayers</w:t>
               </w:r>
@@ -6881,51 +6881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23 (4), pp.700-715. </w:t>
@@ -6957,295 +6957,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-propagating combustion of sputter-deposited Al/CuO nanolaminates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">The role of alkylamine in the stabilization of CuO nanoparticles as a determinant of the Al/CuO redox reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Palussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Estève</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.04.031⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (29), pp.16180-16189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP02220A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127351v1</w:t>
+                <w:t xml:space="preserve">hal-02182344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of alkylamine in the stabilization of CuO nanoparticles as a determinant of the Al/CuO redox reaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Self-propagating combustion of sputter-deposited Al/CuO nanolaminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lahiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (29), pp.16180-16189. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.389-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CP02220A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182344v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Growth and Grafting of High-Density Au Nanoparticles on Zinc Oxide Thin Films by Photo-Deposition</w:t>
               </w:r>
@@ -7257,77 +7257,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (5), pp.1932-1940. </w:t>
@@ -7499,103 +7499,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of surface nano/micro-structuring on the early formation of microbial anodes with Geobacter sulfurreducens : Experimental and theoretical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Renault-Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Champigneux</w:t>
+                <w:t xml:space="preserve">David Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Délia-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121 (121), pp.191-200. </w:t>
@@ -7793,51 +7793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bancaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7884,90 +7884,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast circuit breaker based on integration of Al/CuO nanothermites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baijot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8027,90 +8027,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA grafting and arrangement on oxide surfaces for self-assembly of Al and CuO nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bancaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves J. Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (43), pp.12193-12203. </w:t>
@@ -8161,51 +8161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A diffusion–reaction scheme for modeling ignition and self-propagating reactions in Al/CuO multilayered thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lahiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8282,51 +8282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Al/CuO multilayered thermite ignition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lahiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8334,51 +8334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Belisario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (3), pp.34503 - 34503. </w:t>
@@ -8544,295 +8544,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Strategy for the Design of DNA Coding Sequences Applied to Nanoparticle Assembly</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Gauchard</w:t>
+                <w:t xml:space="preserve">Self-Organized Al 2 Cu Nanocrystals at the Interface of Aluminum-Based Reactive Nanolaminates to Lower Reaction Onset Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves J Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b02843⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (20), pp.13104 - 13113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b02008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368340v1</w:t>
+                <w:t xml:space="preserve">hal-01707134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Organized Al 2 Cu Nanocrystals at the Interface of Aluminum-Based Reactive Nanolaminates to Lower Reaction Onset Temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Estève</w:t>
+                <w:t xml:space="preserve">General Strategy for the Design of DNA Coding Sequences Applied to Nanoparticle Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baijot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves J Chabal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (20), pp.13104 - 13113. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (37), pp.9676-9686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b02008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b02843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707134v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Alumina Coatings for Selective and Controlled Bonding of DNA on Technologically Relevant Oxide Surfaces</w:t>
               </w:r>
@@ -8991,51 +8991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Glavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Ducéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9608,51 +9608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Ducéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Lanthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9729,51 +9729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinhee Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Ducéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Bahrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9850,64 +9850,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Energy Al/CuO Nanocomposites Obtained by DNA-Directed Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bancaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9993,77 +9993,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lanthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Ducéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hémeryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 137 (9), pp.094707. </w:t>
@@ -10140,64 +10140,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 71 (2), pp.80-83. </w:t>
@@ -10287,51 +10287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (8), pp.0. </w:t>
@@ -10395,51 +10395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaili Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10516,51 +10516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Energetic Materials, PDMS-Based Elastomers, and Microelectronic Processes Work Together: Fabrication of a Disposable Microactuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Suhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10689,51 +10689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (1), pp.015006. </w:t>
@@ -10926,51 +10926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaili Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11056,51 +11056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 92 (6), pp.063123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11160,51 +11160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaili Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11419,51 +11419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaili Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tailhades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11566,51 +11566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Adolfo Ardila Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 91 (11), pp.3117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11683,51 +11683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chane-Ching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11900,77 +11900,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Numerical Simulation of an aluminum particle combustion in oxidizing flow, with gas and condensed-phase reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Pillemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12021,77 +12021,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Numerical Simulation of the combustion of an aluminium particle in a reacting oxidizing flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Pillemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12142,64 +12142,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation d'un système de détection de chute avant impact au sol : IA embarquée et micro-actionneur pyrotechnique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12237,64 +12237,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a wearable protection system to prevent fall injuries using Arcadia/Capella tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12566,51 +12566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidushi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12661,77 +12661,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling the reaction propagation in Al based thermites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Tichtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12795,51 +12795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidushi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12877,90 +12877,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanothermite based anti-tamping technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13024,51 +13024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel Mendoza-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13106,51 +13106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current challenges and perspectives in modelling the multiphase thermite reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13214,51 +13214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidushi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13322,51 +13322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidushi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13430,51 +13430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emelian Tichtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pillemont Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13568,51 +13568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13650,77 +13650,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Fabrication and Testing of a Miniaturized end-of-life Ultimate Security Device Using Reactive Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sevely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13784,90 +13784,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of H2 production by surface enlargement of TiO2 based photocatalysts decorated with Au and Pd nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Lamboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop national RAFALD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Caen, France</w:t>
@@ -13896,103 +13896,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un stérilisateur très rapide à base de nanothermites déposées par 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sevely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Augusto Sodré Ferreira de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Sevely</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE AdvancingTechnology for Humanity, Solutions Innovantes pour le Packaging Electronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
@@ -14034,90 +14034,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the Basic Mechanisms at Solvent/TiO2/Au Interfaces Associated to Hydrogen Production By Photoreduction of Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel Mendoza-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Balocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 AIChE Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14142,51 +14142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Chip-Level Ultimate Security Device Using Reactive Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14194,51 +14194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerMEMS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Virtual Conference, United Kingdom. </w:t>
@@ -14289,64 +14289,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de Cellule Solaire Hydrogène intégrant des Matériaux dits Triptyques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14427,51 +14427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Vivies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14526,64 +14526,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AL/CUO SPUTTERED NANOTHERMITES AS NEW ENERGETIC THIN FILMS FOR TUNABLE IGNITION AND ACTUATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Vivies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14742,77 +14742,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Marin Mercado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gold 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
@@ -14841,77 +14841,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a miniature, fully integrated, multipoint initiation system: CASSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Pouchairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Belisario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Medus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15057,64 +15057,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lahiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15152,90 +15152,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-rapid and fully integrated active pyrotechnic safety switches integrating nanothermites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baijot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15273,51 +15273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, realization and characterization of several types of micro-initiators integrating Al/CuO nanothermite: role of metallic micro-heater and substrate on fire/no fire characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15411,77 +15411,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Atomic Scale Insight into Interface Layers Formation in Al/CuO Nanolaminated Thin Films: a Kinetic Monte Carlo Simulation of Deposition Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guiltat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves J Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15536,51 +15536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticle-based energetic materials: nanoscale and mesoscale fabrication processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bancaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16017,51 +16017,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Al/CuO multilayered thermite ignition and combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16320,51 +16320,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA nano-engineering and DNA driven nanoparticle assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16460,77 +16460,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomatériau hybride multicouches à base d'un semi-conducteur, procédé de préparation et applications pour la photo-catalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16739,51 +16739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Sami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16818,90 +16818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle CFD pour la combustion d'aluminothermites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Pillemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17080,64 +17080,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lahiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17497,51 +17497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pillemont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Simonin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;dat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Gai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Caubet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114605" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05470920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Carreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonckheere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2026.114705" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Esteve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2025.100332" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04889259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelian Tichtchenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Magliano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109687" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04439528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidushi Singh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c05578" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04817899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jabraoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.115401" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari Rouhani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.159692" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05041908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alpuche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119463" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04937289v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmf.2024.08.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04672828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.153357" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Julien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Mendoza-Diaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115573" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04268063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hagen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Kline" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zachariah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113190" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04774640v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112926" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462710v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3364249" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04816792v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cheng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinle Cao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuwei Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbing Xu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144412" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04101999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.202380531" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04099158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Glavier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.202200334" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03847387v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Folliet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glavier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.117" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04070041v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwook Hong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00032J" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04099141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128599" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03837899v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139922" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03598671v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqi Shen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13030376" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03748775v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolade Oyekan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Tan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vandenberghe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT01871C" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796786v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.096001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03747801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac85c5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03584996v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c03805" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03695605v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Schoenitz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward L Dreizin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c07069" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03452563v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Augusto Sodr&#233; Ferreira de Sousa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Gabriel Avina Bravo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brossa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3131037" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03574270v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c09520" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03762238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sodre Ferreira de Sousa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2022.113838" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03775512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03686630v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolade Augustine Oyekan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Put" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Tiwari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153452" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03610304v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botayna Bounor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.152919" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03175736v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lahiner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129432" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03139669v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.01.040" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03174367v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilian Tichtchenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abe6c8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03431059v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.139000" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03312787v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111598" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03179381v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehnaz Mursalat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Huang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00236" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03120547v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Pouchairet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12020118" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03291839v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brotman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146553" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03302390v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwen Liu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c00513" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165104v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Jadon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2021.100059" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490682v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02619" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895505v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.05.022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895513v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cocq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Nicollet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202000121" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Alibay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Rehwoldt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01647" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02977467v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vivies" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10102087" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02964404v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10102009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03005988v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai-Gourang Patnaik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08381" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847132v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201800045" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02291245v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphonse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.08.126" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279662v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champigneux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Renault-Sentenac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia-Dupuy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2019.03.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348944v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5063285" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061514v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Zapata" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2019.1584336" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127351v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.04.031" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182344v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Palussi&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02220A" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01690677v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Assi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b04105" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759153v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00296" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01713422v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2018.02.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836008v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Gao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mattson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lucero" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Kim" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04952" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874446v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Calais" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b00939" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01743964v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baijot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.02.044" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01613194v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J. Chabal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02159" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01620567v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000312" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01480996v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Belisario" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974288" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613523v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02964" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368340v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J Chabal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02843" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707134v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b02008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496522v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Playe Benoit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Duc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Veyan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupich Sara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06820" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094520v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452182v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charith E. Nanayakkara" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b02653" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496569v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Lanthony" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guiltat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verdier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am503126k" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847130v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201480151" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464968v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bahrami" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201300080" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W8Z2Q4J4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496631v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807164" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526500v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhee Kwon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Duc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Petrantoni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am3019405" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682512v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Severac" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201100763" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690029v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lanthony" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4746943" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558120v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2009.07.020" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550479v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3498821" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572869v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaili Zhang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4875-6" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141964v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Suhard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Sabo-Etienne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mauzac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm803146y" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141976v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Est&#232;ve" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/1/015006" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3DF0FL31-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288549v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.C169" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273540v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2008.233" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590671v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2883934" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806022v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/15/155605" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DDE58BA4554DFCC439F7A3EC839DDE3DE48100AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150266v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pennarun" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.11.013" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592682v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2007.893519" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592695v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adolfo Ardila Rodriguez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2785132" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806018v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/27/275607" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C821D1DA6703AB6B337A1DB6482D1031CCFAF14C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150261v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144028v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014600v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05018631v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04604507v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASI60819.2024.10547888" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485001v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04701300v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b01100" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616269v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484957v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tichtchenko" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616243v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04121194v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04182171v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04104069v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04164838v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04169730v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03922512v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillemont L&#233;a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04493934v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03581088v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796769v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Lamboux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796710v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181047v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403568v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seguier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658363" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137247v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03629202v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cure" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347739v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272831v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01695272v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Marin Mercado" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745515v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Medus" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807925v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01695241v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688061v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688039v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575987v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053187v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604201v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ramond" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Aldolfo Ardila Rodriguez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jammes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382788v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vanhecke" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Assou&#232;re" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03167923v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Ourak" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688056v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03173221v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-au/Biological+Soft+Matter%3A+Fundamentals%2C+Properties%2C+and+Applications-p-9783527343485" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004794v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150263v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04694821v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sala" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jonckheere" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04245310v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03908969v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Pollice" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01926511v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944527v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00150262v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05470920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Carreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonckheere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2026.114705" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pillemont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Simonin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;dat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Gai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Caubet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114605" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Esteve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2025.100332" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04889259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelian Tichtchenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Magliano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109687" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04439528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidushi Singh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c05578" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jabraoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari Rouhani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.159692" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05041908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alpuche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119463" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04817899v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.115401" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04937289v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmf.2024.08.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04672828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.153357" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Julien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Mendoza-Diaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115573" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04268063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hagen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Kline" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zachariah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113190" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462710v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3364249" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04774640v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112926" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04816792v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cheng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinle Cao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuwei Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbing Xu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144412" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04101999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.202380531" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04099158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Glavier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.202200334" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04070041v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwook Hong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00032J" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04099141v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128599" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03847387v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Folliet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glavier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.117" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03837899v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139922" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03598671v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqi Shen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13030376" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03747801v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac85c5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03584996v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c03805" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03452563v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Augusto Sodr&#233; Ferreira de Sousa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Gabriel Avina Bravo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brossa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3131037" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03695605v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Schoenitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward L Dreizin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c07069" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796786v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.096001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03748775v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolade Oyekan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Tan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vandenberghe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT01871C" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03762238v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sodre Ferreira de Sousa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2022.113838" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03574270v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c09520" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03775512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03686630v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolade Augustine Oyekan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Put" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Tiwari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153452" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03610304v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botayna Bounor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.152919" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03175736v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lahiner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129432" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03139669v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.01.040" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03174367v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilian Tichtchenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abe6c8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03431059v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.139000" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03312787v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111598" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03120547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Pouchairet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12020118" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03179381v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehnaz Mursalat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Huang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00236" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03291839v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brotman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146553" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03302390v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwen Liu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c00513" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165104v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Jadon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2021.100059" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490682v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02619" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cocq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Nicollet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202000121" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873415v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Alibay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Rehwoldt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01647" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895505v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.05.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02977467v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vivies" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10102087" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02964404v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10102009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03005988v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai-Gourang Patnaik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08381" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847132v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201800045" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348944v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5063285" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279662v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champigneux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Renault-Sentenac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia-Dupuy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2019.03.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02291245v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphonse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.08.126" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061514v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Zapata" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2019.1584336" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182344v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Palussi&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02220A" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127351v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.04.031" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01690677v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Assi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b04105" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759153v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00296" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01713422v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2018.02.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836008v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Gao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mattson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lucero" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Kim" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04952" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874446v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Calais" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b00939" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01743964v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baijot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.02.044" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01613194v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J. Chabal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02159" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01620567v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000312" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01480996v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Belisario" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974288" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613523v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02964" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707134v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J Chabal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b02008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368340v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02843" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496522v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Playe Benoit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Duc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Veyan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupich Sara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06820" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094520v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452182v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charith E. Nanayakkara" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b02653" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496569v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Lanthony" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guiltat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verdier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am503126k" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847130v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201480151" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464968v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bahrami" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201300080" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W8Z2Q4J4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496631v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807164" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526500v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhee Kwon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Duc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Petrantoni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am3019405" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682512v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Severac" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201100763" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690029v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lanthony" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4746943" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558120v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2009.07.020" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550479v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3498821" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572869v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaili Zhang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4875-6" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141964v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Suhard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Sabo-Etienne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mauzac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm803146y" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141976v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Est&#232;ve" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/1/015006" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3DF0FL31-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288549v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.C169" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273540v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2008.233" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590671v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2883934" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806022v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/15/155605" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DDE58BA4554DFCC439F7A3EC839DDE3DE48100AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150266v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pennarun" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.11.013" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592682v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2007.893519" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592695v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adolfo Ardila Rodriguez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2785132" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806018v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/27/275607" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C821D1DA6703AB6B337A1DB6482D1031CCFAF14C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150261v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144028v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014600v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05018631v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04604507v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASI60819.2024.10547888" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485001v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04701300v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b01100" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616269v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484957v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tichtchenko" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616243v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04121194v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04182171v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04104069v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04164838v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04169730v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03922512v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillemont L&#233;a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04493934v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03581088v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796769v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Lamboux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796710v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181047v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403568v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seguier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658363" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137247v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03629202v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cure" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347739v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272831v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01695272v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Marin Mercado" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745515v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Medus" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807925v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01695241v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688061v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688039v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575987v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053187v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604201v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ramond" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Aldolfo Ardila Rodriguez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jammes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382788v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vanhecke" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Assou&#232;re" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03167923v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Ourak" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688056v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03173221v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-au/Biological+Soft+Matter%3A+Fundamentals%2C+Properties%2C+and+Applications-p-9783527343485" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004794v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150263v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04694821v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sala" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jonckheere" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04245310v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03908969v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Pollice" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01926511v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944527v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00150262v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>