--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart sampling for optimized materials: A Gaussian process framework for region-of-interest active learning</w:t>
+                <w:t xml:space="preserve">Direct Numerical Simulation of single aluminum particle combustion in varying flow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Carreira</w:t>
+                <w:t xml:space="preserve">Lea Pillemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Estève</w:t>
+                <w:t xml:space="preserve">O Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jonckheere</w:t>
+                <w:t xml:space="preserve">Benoît Bédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rossi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guodong Gai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2026.114705⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 283, pp.114605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470920v1</w:t>
+                <w:t xml:space="preserve">hal-05368240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Numerical Simulation of single aluminum particle combustion in varying flow conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart sampling for optimized materials: A Gaussian process framework for region-of-interest active learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Simonin</w:t>
+                <w:t xml:space="preserve">Leandro Carreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bédat</w:t>
+                <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guodong Gai</w:t>
+                <w:t xml:space="preserve">M. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierric Caubet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 283, pp.114605. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 51, pp.114705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2026.114705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368240v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermite Combustion: Current Trends in Modeling and Future Perspectives</w:t>
               </w:r>
@@ -487,51 +487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Pillemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -576,4985 +576,4985 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition and Combustion Characteristics of Al/TiB 2 -Based Nanothermites: Effect of Bifuel Distribution</w:t>
+                <w:t xml:space="preserve">Towards H2 production from water and ethanol interactions on hydrated TiO2(101): Insights from ReaxFF molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidushi Singh</w:t>
+                <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Wu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Estève</w:t>
+                <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Esteve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.3c05578⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 656, pp.159692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.159692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439528v1</w:t>
+                <w:t xml:space="preserve">hal-04470882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards H2 production from water and ethanol interactions on hydrated TiO2(101): Insights from ReaxFF molecular dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">New insights into the mechanisms of TiB 2 (001) thermal oxidation combining molecular dynamics and density functional theory calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Alpuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Esteve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.159692⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 262, pp.119463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470882v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the mechanisms of TiB 2 (001) thermal oxidation combining molecular dynamics and density functional theory calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Density functional theory calculations of surface thermochemistry in Al/CuO thermite reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrian Alpuche</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Esteve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119463⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (11), pp.115401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.115401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041908v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density functional theory calculations of surface thermochemistry in Al/CuO thermite reaction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Targeted nano-energetic material exploration through active learning algorithm implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Carreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Pillemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Sami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.115401⟩</w:t>
+              <w:t xml:space="preserve">Energetic Materials Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enmf.2024.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817899v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted nano-energetic material exploration through active learning algorithm implementation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lea Pillemont</w:t>
+                <w:t xml:space="preserve">Investigating the reaction mechanism of zirconium as a fuel in reactive multilayer films via multimodal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidushi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasser Sami</w:t>
+                <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Richard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energetic Materials Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enmf.2024.08.004⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 495, pp.153357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.153357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937289v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the reaction mechanism of zirconium as a fuel in reactive multilayer films via multimodal analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Design and fabrication of a fast-response and low-energy input micro igniter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidushi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Hungria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Estève</w:t>
+                <w:t xml:space="preserve">Baptiste Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Isabel Mendoza-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.153357⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 376, pp.115573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2024.115573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672828v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and fabrication of a fast-response and low-energy input micro igniter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Achieving superior ignition and combustion performance of Al/I 2 O 5 biocidal nanoenergetic materials by CuO addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
+                <w:t xml:space="preserve">Erik Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Kline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zachariah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2024.115573⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 259, pp.113190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616048v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving superior ignition and combustion performance of Al/I 2 O 5 biocidal nanoenergetic materials by CuO addition</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing and Comparing Deep Learning models on a ARM 32 bits microcontroller for pre-impact fall detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Zachariah</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Escriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113190⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (7), pp.11829 - 11842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2024.3364249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268063v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing and Comparing Deep Learning models on a ARM 32 bits microcontroller for pre-impact fall detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Escriba</w:t>
+                <w:t xml:space="preserve">Insights into amorphous low-density hydrous RuO2 for supercapacitors using ab initio molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gauchard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">David Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (7), pp.11829 - 11842. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98, pp.112926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2024.3364249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2024.112926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462710v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into amorphous low-density hydrous RuO2 for supercapacitors using ab initio molecular dynamics simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Jabraoui</w:t>
+                <w:t xml:space="preserve">Ignition and Combustion Characteristics of Al/TiB 2 -Based Nanothermites: Effect of Bifuel Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidushi Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 98, pp.112926. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (4), pp.3977-3987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2024.112926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.3c05578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774640v1</w:t>
+                <w:t xml:space="preserve">hal-04439528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave controlled ignition and combustion characteristics of ADN-based ionic liquid propellant with fast response and environmental friendliness</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metallized reactive materials – a road to clean and sustainable pyrotechnics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.144412⟩</w:t>
+              <w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prep.202380531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816792v1</w:t>
+                <w:t xml:space="preserve">hal-04101999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallized reactive materials – a road to clean and sustainable pyrotechnics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comprehending the influence of the particle size and stoichiometry on Al/CuO thermite combustion in close bomb: a theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelian Tichtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bédat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Glavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 48 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prep.202380531⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 48 (7), pp.e202200334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prep.202200334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101999v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehending the influence of the particle size and stoichiometry on Al/CuO thermite combustion in close bomb: a theoretical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emelian Tichtchenko</w:t>
+                <w:t xml:space="preserve">Initial stage of titanium oxidation in Ti/CuO thermites: a molecular dynamics study using ReaxFF forcefields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bédat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungwook Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prep.202200334⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (16), pp.11268-11277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CP00032J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099158v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial stage of titanium oxidation in Ti/CuO thermites: a molecular dynamics study using ReaxFF forcefields</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How positioning of a hard ceramic TiB2 layer in Al/CuO multilayers can regulate the overall energy release behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidushi Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CP00032J⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 349, pp.128599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070041v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How positioning of a hard ceramic TiB2 layer in Al/CuO multilayers can regulate the overall energy release behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+                <w:t xml:space="preserve">Combustion model for thermite materials integrating explicit and coupled treatment of condensed and gas phase kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelian Tichtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Folliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bédat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Glavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128599⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (3), pp.3637-3645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099141v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion model for thermite materials integrating explicit and coupled treatment of condensed and gas phase kinetics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+                <w:t xml:space="preserve">Pioneering insights into the superior performance of titanium as a fuel in energetic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidushi Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bédat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Glavier</w:t>
+                <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.117⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 453 (part 2), pp.139922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.139922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847387v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneering insights into the superior performance of titanium as a fuel in energetic materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Estève</w:t>
+                <w:t xml:space="preserve">Microwave controlled ignition and combustion characteristics of ADN-based ionic liquid propellant with fast response and environmental friendliness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinle Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuwei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianbing Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 453 (part 2), pp.139922. </w:t>
+              <w:t xml:space="preserve">, 2023, 471, pp.144412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.139922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.144412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837899v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized Pyrotechnic Systems Meet the Performance Needs While Limiting the Environmental Impact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Rossi</w:t>
+                <w:t xml:space="preserve">Influence of process parameters on energetic properties of sputter-deposited Al/CuO reactive multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidushi Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruiqi Shen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (3), pp.376. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (46), pp.465704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi13030376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac85c5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598671v1</w:t>
+                <w:t xml:space="preserve">hal-03747801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of process parameters on energetic properties of sputter-deposited Al/CuO reactive multilayers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Engineered porosity-induced burn rate enhancement in dense Al/CuO nanothermites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Teresa Hungria</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac85c5⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.1c03805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747801v1</w:t>
+                <w:t xml:space="preserve">hal-03584996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered porosity-induced burn rate enhancement in dense Al/CuO nanothermites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Estève</w:t>
+                <w:t xml:space="preserve">Wearable pre-impact fall detection system based on 3D accelerometer and subject's height</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Augusto Sodré Ferreira de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Escriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Gabriel Avina Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.1c03805⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (2), pp.1738 - 1745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3131037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584996v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wearable pre-impact fall detection system based on 3D accelerometer and subject's height</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Brossa</w:t>
+                <w:t xml:space="preserve">Atomic scale insights into the first reaction stages prior to Al/CuO nanothermite ignition: influence of porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Jabraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mirko Schoenitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward L Dreizin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3131037⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (25), pp.29451-29461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c07069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452563v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale insights into the first reaction stages prior to Al/CuO nanothermite ignition: influence of porosity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">First-principles investigation of CuO decomposition and its transformation into Cu 2 O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edward L Dreizin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c07069⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (9), pp.096001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.096001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695605v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles investigation of CuO decomposition and its transformation into Cu 2 O</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominant role of OH − and Ti 3+ defects on the electronic structure of TiO 2 thin films for water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Isabel Mendoza-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Balocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolade Oyekan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kui Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.096001⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (51), pp.15300-15311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2DT01871C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796786v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominant role of OH − and Ti 3+ defects on the electronic structure of TiO 2 thin films for water splitting</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing a highly responsive miniaturized security device based on a printed copper ammine energetic composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Vandenberghe</w:t>
+                <w:t xml:space="preserve">Florent Sevely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Sodre Ferreira de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2DT01871C⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 346, pp.113838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2022.113838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748775v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a highly responsive miniaturized security device based on a printed copper ammine energetic composite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selecting Machine Learning Models to Support the Design of Al/CuO Nanothermites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Sami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2022.113838⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (7), pp.1245-1254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c09520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762238v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting Machine Learning Models to Support the Design of Al/CuO Nanothermites</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les nano-thermites, un concentré d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574270v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nano-thermites, un concentré d’énergie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re-examining the role of subsurface oxygen vacancies in the dissociation of H2O molecules on anatase TiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolade Augustine Oyekan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten van de Put</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabyasachi Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 594, pp.153452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.153452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775512v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-examining the role of subsurface oxygen vacancies in the dissociation of H2O molecules on anatase TiO2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maarten van de Put</w:t>
+                <w:t xml:space="preserve">High surface area TiO2 photocatalyst for H2 production through silicon micromachining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Isabel Mendoza-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabyasachi Tiwari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Estève</w:t>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botayna Bounor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 594, pp.153452. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.153452⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 588, pp.152919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.152919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686630v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High surface area TiO2 photocatalyst for H2 production through silicon micromachining</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+                <w:t xml:space="preserve">Miniaturized Pyrotechnic Systems Meet the Performance Needs While Limiting the Environmental Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Botayna Bounor</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruiqi Shen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 588, pp.152919. </w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.152919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mi13030376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610304v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Enhanced Reactivity of Aluminized Nanothermites by Accelerated Aging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the self-propagation reaction in heterogeneous and dense media: Application to Al/CuO thermite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelian Tichtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.129432⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 228, pp.173-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175736v1</w:t>
+                <w:t xml:space="preserve">hal-03139669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the self-propagation reaction in heterogeneous and dense media: Application to Al/CuO thermite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Elucidating the dominant mechanisms in burn rate increase of thermite nanolaminates incorporating nanoparticle inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilian Tichtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.01.040⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (21), pp.215401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/abe6c8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139669v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the dominant mechanisms in burn rate increase of thermite nanolaminates incorporating nanoparticle inclusions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Effect of Substrate–Induced Localized Stress on the Combustion Properties of Al/CuO Reactive Multilayer Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/abe6c8⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 740, pp.139000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2021.139000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174367v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Substrate–Induced Localized Stress on the Combustion Properties of Al/CuO Reactive Multilayer Films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Enhanced reactivity of copper complex-based reactive materials via mechanical milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sevely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2021.139000⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 233, pp.111598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431059v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced reactivity of copper complex-based reactive materials via mechanical milling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PyroMEMS as Future Technological Building Blocks for Advanced Microenergetic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Pouchairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111598⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi12020118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312787v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyroMEMS as Future Technological Building Blocks for Advanced Microenergetic Systems</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low-Temperature Exothermic Reactions in Al/CuO Nanothermites Producing Copper Nanodots and Accelerating Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehnaz Mursalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ci Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Schoenitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi12020118⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (4), pp.3811-3820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.1c00236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120547v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Exothermic Reactions in Al/CuO Nanothermites Producing Copper Nanodots and Accelerating Combustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Benchmark Study of Burning Rate of Selected Thermites through an Original Gasless Theoretical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Brotman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehnaz Mursalat</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.1c00236⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (14), pp.6553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11146553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179381v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benchmark Study of Burning Rate of Selected Thermites through an Original Gasless Theoretical Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Process Parameters on the Properties of Direct Written gas-generating Reactive Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sevely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuwen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Brotman</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11146553⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (8), pp.3972-3980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.1c00513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291839v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03302390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Process Parameters on the Properties of Direct Written gas-generating Reactive Layers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of hydrogen with the bulk, surface and subsurface of crystalline RuO2 from first principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankita Jadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.1c00513⟩</w:t>
+              <w:t xml:space="preserve">Physics Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.100059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physo.2021.100059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03302390v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of hydrogen with the bulk, surface and subsurface of crystalline RuO2 from first principles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unexpected Enhanced Reactivity of Aluminized Nanothermites by Accelerated Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lahiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankita Jadon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Teresa Hungría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7, pp.100059. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 418, pp.129432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physo.2021.100059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.129432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165104v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Gold Nanoparticles to Modulate the Ignitability of Nanothermite Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (3), pp.2562-2572. </w:t>
@@ -5631,64 +5631,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kui Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Hungría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Sustainable Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (9), pp.2000121. </w:t>
@@ -5726,77 +5726,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Reaction Zone of Nanolaminates at ∼μs Time and ∼μm Spatial Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Kline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaira Alibay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5860,90 +5860,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New coordination complexes-based gas-generating energetic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Augusto Sodré Ferreira de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5994,103 +5994,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Thermal Aging Affects Ignition and Combustion Properties of Reactive Al/CuO Nanolaminates: A Joint Theoretical/Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lahiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Vivies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (10), pp.2087. </w:t>
@@ -6128,64 +6128,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layered Al/CuO Thin Films for Tunable Ignition and Actuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6232,90 +6232,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the UV-Visible Light Synergetic Mechanisms in Hybrid Au/TiO2 Model- Nanostructures Achieving Photo-Reduction of Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel Mendoza-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kui Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sai-Gourang Patnaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6360,1757 +6360,1757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of Al/CuO Reactive Multilayer Thin Films for Tunable Initiation and Actuation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A condensed phase model of the initial Al/CuO reaction stage to interpret experimental findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Brotman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (1), pp.94-108. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (3), pp.035102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prep.201800045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5063285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847132v1</w:t>
+                <w:t xml:space="preserve">hal-02348944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A condensed phase model of the initial Al/CuO reaction stage to interpret experimental findings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
+                <w:t xml:space="preserve">Effect of surface roughness, porosity and roughened micro-pillar structures on the early formation of microbial anodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Renault-Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Délia-Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5063285⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128, pp.17-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348944v1</w:t>
+                <w:t xml:space="preserve">hal-02279662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface roughness, porosity and roughened micro-pillar structures on the early formation of microbial anodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Délia-Dupuy</w:t>
+                <w:t xml:space="preserve">A Triptych Photocatalyst Based on the Co-Integration of Ag Nanoparticles and Carbo-Benzene Dye into a TiO 2 Thin Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen Mlayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2019.03.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (48), pp.26347-26360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.08.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279662v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Triptych Photocatalyst Based on the Co-Integration of Ag Nanoparticles and Carbo-Benzene Dye into a TiO 2 Thin Film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A redox reaction model for self-heating and aging prediction of Al/CuO multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lahiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alphonse</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.08.126⟩</w:t>
+              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (4), pp.700-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13647830.2019.1584336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291245v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A redox reaction model for self-heating and aging prediction of Al/CuO multilayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Zapata</w:t>
+                <w:t xml:space="preserve">The role of alkylamine in the stabilization of CuO nanoparticles as a determinant of the Al/CuO redox reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Palussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Nicollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13647830.2019.1584336⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (29), pp.16180-16189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP02220A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061514v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of alkylamine in the stabilization of CuO nanoparticles as a determinant of the Al/CuO redox reaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Cure</w:t>
+                <w:t xml:space="preserve">Self-propagating combustion of sputter-deposited Al/CuO nanolaminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lahiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (29), pp.16180-16189. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.389-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CP02220A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182344v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-propagating combustion of sputter-deposited Al/CuO nanolaminates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering of Al/CuO Reactive Multilayer Thin Films for Tunable Initiation and Actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 205, pp.389-396. </w:t>
+              <w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (1), pp.94-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.04.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/prep.201800045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127351v1</w:t>
+                <w:t xml:space="preserve">hal-01847132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Growth and Grafting of High-Density Au Nanoparticles on Zinc Oxide Thin Films by Photo-Deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and Chemical Characterization at the Atomic Level of Reactions in Al/CuO Multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lahiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cure</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (5), pp.1932-1940. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (4), pp.1762-1770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b04105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.8b00296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690677v1</w:t>
+                <w:t xml:space="preserve">hal-01759153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Chemical Characterization at the Atomic Level of Reactions in Al/CuO Multilayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Cure</w:t>
+                <w:t xml:space="preserve">Effect of surface nano/micro-structuring on the early formation of microbial anodes with Geobacter sulfurreducens : Experimental and theoretical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Renault-Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Délia-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.8b00296⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (121), pp.191-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2018.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759153v1</w:t>
+                <w:t xml:space="preserve">hal-01713422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface nano/micro-structuring on the early formation of microbial anodes with Geobacter sulfurreducens : Experimental and theoretical approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Délia-Dupuy</w:t>
+                <w:t xml:space="preserve">Al Interaction with ZnO Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhi Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Iachella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mattson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Lucero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2018.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (31), pp.17856-17864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713422v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al Interaction with ZnO Surfaces</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation between DNA Self-Assembly Kinetics, Microstructure, and Thermal Properties of Tunable Highly Energetic Al–CuO Nanocomposites for Micropyrotechnic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Lucero</w:t>
+                <w:t xml:space="preserve">Théo Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiyoung Kim</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Bancaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (31), pp.17856-17864. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (9), pp.4716-1425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b04952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.8b00939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836008v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between DNA Self-Assembly Kinetics, Microstructure, and Thermal Properties of Tunable Highly Energetic Al–CuO Nanocomposites for Micropyrotechnic Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast circuit breaker based on integration of Al/CuO nanothermites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Nicollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Calais</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vincent Baijot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.8b00939⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 273, pp.249-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.02.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874446v1</w:t>
+                <w:t xml:space="preserve">hal-01743964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast circuit breaker based on integration of Al/CuO nanothermites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+                <w:t xml:space="preserve">Controlled Growth and Grafting of High-Density Au Nanoparticles on Zinc Oxide Thin Films by Photo-Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Baijot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lorena Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 273, pp.249-255. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (5), pp.1932-1940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.02.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b04105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743964v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA grafting and arrangement on oxide surfaces for self-assembly of Al and CuO nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bancaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves J. Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (43), pp.12193-12203. </w:t>
@@ -8148,103 +8148,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A diffusion–reaction scheme for modeling ignition and self-propagating reactions in Al/CuO multilayered thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lahiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (15), pp.155105. </w:t>
@@ -8295,90 +8295,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Al/CuO multilayered thermite ignition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lahiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Belisario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (3), pp.34503 - 34503. </w:t>
@@ -8416,103 +8416,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Enhancement via Incorporation of ZnO Nanolayers in Energetic Al/CuO Multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhi Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (41), pp.11086-11093. </w:t>
@@ -8550,77 +8550,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Organized Al 2 Cu Nanocrystals at the Interface of Aluminum-Based Reactive Nanolaminates to Lower Reaction Onset Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Marín</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves J Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8684,90 +8684,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Strategy for the Design of DNA Coding Sequences Applied to Nanoparticle Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Calais</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Baijot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves J Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8812,847 +8812,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Alumina Coatings for Selective and Controlled Bonding of DNA on Technologically Relevant Oxide Surfaces</w:t>
+                <w:t xml:space="preserve">Modeling the pressure generation in aluminum based thermites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Calais</w:t>
+                <w:t xml:space="preserve">Vincent Baijot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Glavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playe Benoit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Ducéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rupich Sara</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (3), pp. 402-412</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496522v1</w:t>
+                <w:t xml:space="preserve">hal-01094520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the pressure generation in aluminum based thermites</w:t>
+                <w:t xml:space="preserve">Enhancing the Reactivity of Al/CuO Nanolaminates by Cu Incorporation at the Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Baijot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carole Rossi</w:t>
+                <w:t xml:space="preserve">Lorena Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charith E. Nanayakkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Veyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 7 (n° 22), pp. 11713-11718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5b02653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094520v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Reactivity of Al/CuO Nanolaminates by Cu Incorporation at the Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorena Marín</w:t>
+                <w:t xml:space="preserve">Role of Alumina Coatings for Selective and Controlled Bonding of DNA on Technologically Relevant Oxide Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charith E. Nanayakkara</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Playe Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Ducéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Veyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Joulié</w:t>
+                <w:t xml:space="preserve">Rupich Sara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, vol. 7 (n° 22), pp. 11713-11718. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (41), pp 23527-23543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5b02653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b06820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452182v1</w:t>
+                <w:t xml:space="preserve">hal-01496522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elementary surface chemistry during CuO/Al nanothermites synthesis: copper and oxygen deposition on aluminium (111) surfaces</w:t>
+                <w:t xml:space="preserve">Magnetron Sputtered Al-CuO Nanolaminates: Effect of Stoichiometry and Layers Thickness on Energy Release and Burning Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloé Lanthony</w:t>
+                <w:t xml:space="preserve">Mehdi Bahrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Guiltat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Ducéré</w:t>
+                <w:t xml:space="preserve">Guillaume Taton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Verdier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Hémeryck</w:t>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (3), pp.365-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prep.201300080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/am503126k⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496569v1</w:t>
+                <w:t xml:space="preserve">hal-03464968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Decades of Research on Nano-Energetic Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elementary surface chemistry during CuO/Al nanothermites synthesis: copper and oxygen deposition on aluminium (111) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Lanthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guiltat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Ducéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hémeryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prep.201480151⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (17), pp 15086-15097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am503126k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847130v1</w:t>
+                <w:t xml:space="preserve">hal-01496569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetron Sputtered Al-CuO Nanolaminates: Effect of Stoichiometry and Layers Thickness on Energy Release and Burning Rate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two Decades of Research on Nano-Energetic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 39 (3), pp.365-373. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 39 (3), pp.323 - 327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prep.201480151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prep.201300080⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03464968v1</w:t>
+                <w:t xml:space="preserve">hal-01847130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up modeling of Al/Ni multilayer combustion: Effect of intermixing and role of vacancy defects on the ignition process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hémeryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Ducéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Lanthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9729,64 +9729,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinhee Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Ducéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Bahrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Petrantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9831,291 +9831,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Energy Al/CuO Nanocomposites Obtained by DNA-Directed Assembly</w:t>
+                <w:t xml:space="preserve">On the early stage of aluminum oxidation: An extraction mechanism via oxygen cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Severac</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chloé Lanthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Ducéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hémeryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (2), pp.323-329. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (9), pp.094707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201100763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4746943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682512v1</w:t>
+                <w:t xml:space="preserve">hal-01690029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the early stage of aluminum oxidation: An extraction mechanism via oxygen cooperation</w:t>
+                <w:t xml:space="preserve">High-Energy Al/CuO Nanocomposites Obtained by DNA-Directed Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Lanthony</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fabrice Severac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bancaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 137 (9), pp.094707. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.323-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4746943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201100763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690029v1</w:t>
+                <w:t xml:space="preserve">hal-01682512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis process of nanowired Al/CuO thermite.</w:t>
               </w:r>
@@ -10127,77 +10127,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Petrantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 71 (2), pp.80-83. </w:t>
@@ -10261,77 +10261,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Petrantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (8), pp.0. </w:t>
@@ -10363,921 +10363,921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Al with NiO nano honeycomb to realize an energetic material on silicon substrate</w:t>
+                <w:t xml:space="preserve">When Energetic Materials, PDMS-Based Elastomers, and Microelectronic Processes Work Together: Fabrication of a Disposable Microactuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaili Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+                <w:t xml:space="preserve">Samuel Suhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Cayez</w:t>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Sabo-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Mauzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-008-4875-6⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (6), pp.1069-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm803146y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572869v1</w:t>
+                <w:t xml:space="preserve">hal-04141964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Energetic Materials, PDMS-Based Elastomers, and Microelectronic Processes Work Together: Fabrication of a Disposable Microactuator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">A microactuator based on the decomposition of an energetic material for disposable lab-on-chip applications: fabrication and test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Ardila Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Suhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monique Mauzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21 (6), pp.1069-1076. </w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (1), pp.015006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm803146y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/19/1/015006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141964v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microactuator based on the decomposition of an energetic material for disposable lab-on-chip applications: fabrication and test</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Suhard</w:t>
+                <w:t xml:space="preserve">CuO Nanowires Grown from Cu Film Heated Under a N2/O2 Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaili Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (1), pp.015006. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (2), pp.1418-1422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/19/1/015006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2009.C169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04141976v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CuO Nanowires Grown from Cu Film Heated Under a N2/O2 Flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+                <w:t xml:space="preserve">Integrating Al with NiO nano honeycomb to realize an energetic material on silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaili Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9 (2), pp.1418-1422. </w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (4), pp.957-962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2009.C169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-008-4875-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288549v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NiO Nanostructured Honeycomb Realized by Annealing Ni Film Deposited on Silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+                <w:t xml:space="preserve">Aligned three-dimensional prismlike magnesium nanostructures realized onto silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaili Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (11), pp.5903-5907. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (6), pp.063123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2008.233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2883934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273540v1</w:t>
+                <w:t xml:space="preserve">hal-03590671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligned three-dimensional prismlike magnesium nanostructures realized onto silicon substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+                <w:t xml:space="preserve">Synthesis of NiO nanowalls by thermal treatment of Ni film deposited onto a stainless steel substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaili Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 92 (6), pp.063123. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol. 19, pp.155605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2883934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/19/15/155605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590671v1</w:t>
+                <w:t xml:space="preserve">hal-00806022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of NiO nanowalls by thermal treatment of Ni film deposited onto a stainless steel substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+                <w:t xml:space="preserve">NiO Nanostructured Honeycomb Realized by Annealing Ni Film Deposited on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaili Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (11), pp.5903-5907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2008.233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/19/15/155605⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00806022v1</w:t>
+                <w:t xml:space="preserve">hal-04273540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single used, robust, MEMS based electro-thermal micro switches for redundancy and system reconfiguration</w:t>
               </w:r>
@@ -11289,51 +11289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pennarun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11393,77 +11393,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoenergetic Materials for MEMS: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaili Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tailhades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11514,103 +11514,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a nano-Al/CuO based energetic material on silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaili Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Adolfo Ardila Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 91 (11), pp.3117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11644,90 +11644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of large-area and aligned copper oxide nanowires from copper thin film on silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaili Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chane-Ching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11799,51 +11799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropyrotechnics, a new technology for making energetic microsystems: review and prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Volume 120, (Issue 2), pp.Pages 297-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11900,77 +11900,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Numerical Simulation of an aluminum particle combustion in oxidizing flow, with gas and condensed-phase reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Pillemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12021,77 +12021,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Numerical Simulation of the combustion of an aluminium particle in a reacting oxidizing flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Pillemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12142,64 +12142,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation d'un système de détection de chute avant impact au sol : IA embarquée et micro-actionneur pyrotechnique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12231,736 +12231,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018631v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a wearable protection system to prevent fall injuries using Arcadia/Capella tool</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoenergetic: Paving the Way to Smaller and Smarter Pyrotechnics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 10th International Conference on Applied System Innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Explosives Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UK’s Centre of Excellence for Energetic Materials (CoEEM 2024), Jun 2024, Edinbourg, Ecosse, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604507v1</w:t>
+                <w:t xml:space="preserve">hal-04485001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoenergetic: Paving the Way to Smaller and Smarter Pyrotechnics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of combustion regime through TiB₂-Molar Ratios in Ternary Al-TiB₂/CuO Reactive Multilayer Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidushi Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Explosives Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Nano-Structured Energetic Materials Workshop (2024NSEMs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nanjing University of Science and Technology, Nov 2024, Nanjing, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b01100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485001v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of combustion regime through TiB₂-Molar Ratios in Ternary Al-TiB₂/CuO Reactive Multilayer Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Unraveling the Oxidation Dynamics in Zr/CuO Nanothermites Using Correlative Spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidushi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Charlot</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Nano-Structured Energetic Materials Workshop (2024NSEMs)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEELS 2024 13th Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Microscopies, Jul 2024, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701300v1</w:t>
+                <w:t xml:space="preserve">hal-04616269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Oxidation Dynamics in Zr/CuO Nanothermites Using Correlative Spectroscopies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling the reaction propagation in Al based thermites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Tichtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bédat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEELS 2024 13th Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française des Microscopies, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICNC 2024, 19th International Conference on Numerical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Combustion Society Japan, May 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616269v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling the reaction propagation in Al based thermites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Tichtchenko</w:t>
+                <w:t xml:space="preserve">Studying the titanium oxidation in reactive thin films via electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidushi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNC 2024, 19th International Conference on Numerical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Combustion Society Japan, May 2024, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">JEELS 2024 13th Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Microscopies, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484957v1</w:t>
+                <w:t xml:space="preserve">hal-04616243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the titanium oxidation in reactive thin films via electron microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Estève</w:t>
+                <w:t xml:space="preserve">Design of a wearable protection system to prevent fall injuries using Arcadia/Capella tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEELS 2024 13th Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 10th International Conference on Applied System Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; ITIKI, Apr 2024, Kyoto (Japan), Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASI60819.2024.10547888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616243v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanothermite based anti-tamping technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12998,77 +12998,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a high-energetic and fast-response ignitor by integrating reactive inks on semiconductor bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel Mendoza-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13106,51 +13106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current challenges and perspectives in modelling the multiphase thermite reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13188,1109 +13188,1109 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-detail elaborating the way of titanium in thermite reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidushi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 MRS Fall Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Materials Research Society, Nov 2023, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CORIA; French Section of the Combustion Institute, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164838v1</w:t>
+                <w:t xml:space="preserve">hal-04169730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-detail elaborating the way of titanium in thermite reactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Self-Propagating Reaction Mechanisms in TiB2 Integrated Al/CuO Nanothermites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidushi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monflier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CORIA; French Section of the Combustion Institute, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">2023 MRS Fall Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Research Society, Nov 2023, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169730v1</w:t>
+                <w:t xml:space="preserve">hal-04493934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a computational tool to simulate for the flame propagation in thermites powders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pillemont Léa</w:t>
+                <w:t xml:space="preserve">In-detail elaborating the way of titanium in thermite reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidushi Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bédat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europyro 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Af3P (Association Française de Pyrotechnie); GTPS (Groupe de Travail de Pyrotechnie), Sep 2023, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">2023 MRS Fall Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Research Society, Nov 2023, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922512v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Propagating Reaction Mechanisms in TiB2 Integrated Al/CuO Nanothermites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Monflier</w:t>
+                <w:t xml:space="preserve">Toward a computational tool to simulate for the flame propagation in thermites powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emelian Tichtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mauran</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pillemont Léa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bédat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Glavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 MRS Fall Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Materials Research Society, Nov 2023, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">Europyro 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Af3P (Association Française de Pyrotechnie); GTPS (Groupe de Travail de Pyrotechnie), Sep 2023, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493934v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Fabrication and Testing of a Miniaturized end-of-life Ultimate Security Device Using Reactive Composites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tuning of H2 production by surface enlargement of TiO2 based photocatalysts decorated with Au and Pd nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Lamboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Pyrotechnics Society Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Colorado Springs, United States</w:t>
+              <w:t xml:space="preserve">Workshop national RAFALD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581088v1</w:t>
+                <w:t xml:space="preserve">hal-03796769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of H2 production by surface enlargement of TiO2 based photocatalysts decorated with Au and Pd nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Estève</w:t>
+                <w:t xml:space="preserve">Développement d'un stérilisateur très rapide à base de nanothermites déposées par 3D printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sevely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Augusto Sodré Ferreira de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop national RAFALD 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">IEEE AdvancingTechnology for Humanity, Solutions Innovantes pour le Packaging Electronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796769v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un stérilisateur très rapide à base de nanothermites déposées par 3D printing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Design, Fabrication and Testing of a Miniaturized end-of-life Ultimate Security Device Using Reactive Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AdvancingTechnology for Humanity, Solutions Innovantes pour le Packaging Electronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">45th International Pyrotechnics Society Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Colorado Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796710v1</w:t>
+                <w:t xml:space="preserve">hal-03581088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Basic Mechanisms at Solvent/TiO2/Au Interfaces Associated to Hydrogen Production By Photoreduction of Water</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a Chip-Level Ultimate Security Device Using Reactive Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sevely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Seguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 AIChE Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PowerMEMS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual Conference, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS54003.2021.9658363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181047v1</w:t>
+                <w:t xml:space="preserve">hal-03403568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Chip-Level Ultimate Security Device Using Reactive Composites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the Basic Mechanisms at Solvent/TiO2/Au Interfaces Associated to Hydrogen Production By Photoreduction of Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Isabel Mendoza-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Balocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 AIChE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PowerMEMS54003.2021.9658363⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03403568v1</w:t>
+                <w:t xml:space="preserve">hal-03181047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de Cellule Solaire Hydrogène intégrant des Matériaux dits Triptyques</w:t>
               </w:r>
@@ -14328,51 +14328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Solar Fuels 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Saint-Aubin, France</w:t>
@@ -14395,424 +14395,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface engineering with metal nanoparticles to tune ignition of Al/CuO nanothermite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AL/CUO SPUTTERED NANOTHERMITES AS NEW ENERGETIC THIN FILMS FOR TUNABLE IGNITION AND ACTUATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sevely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Vivies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes (JNTE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629202v1</w:t>
+                <w:t xml:space="preserve">hal-02347739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AL/CUO SPUTTERED NANOTHERMITES AS NEW ENERGETIC THIN FILMS FOR TUNABLE IGNITION AND ACTUATIONS</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Technologies Platform and Multifunctionnal Energetic Nano-Materials to manufacture pyroMEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes (JNTE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Forum on Frontiers of Nano Energetic Materials (FEM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347739v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Technologies Platform and Multifunctionnal Energetic Nano-Materials to manufacture pyroMEMS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interface engineering with metal nanoparticles to tune ignition of Al/CuO nanothermite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Cure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Nicollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Vivies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum on Frontiers of Nano Energetic Materials (FEM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, chengdu, China</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272831v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled growth of high-density nanoparticles on zinc oxide thin films by photo-deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Marin Mercado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gold 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
@@ -14841,51 +14841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a miniature, fully integrated, multipoint initiation system: CASSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Pouchairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Belisario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15025,351 +15025,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint theoretical/experimental study to predict Al/CuO nanolaminates thermal ageing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ultra-rapid and fully integrated active pyrotechnic safety switches integrating nanothermites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Nicollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baijot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society 2017 fall meeting (MRS 2017)</w:t>
+              <w:t xml:space="preserve">2017 Materials Research Society Fall Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695241v1</w:t>
+                <w:t xml:space="preserve">hal-01688061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-rapid and fully integrated active pyrotechnic safety switches integrating nanothermites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A joint theoretical/experimental study to predict Al/CuO nanolaminates thermal ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lahiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Materials Research Society Fall Meeting &amp; Exhibit</w:t>
+              <w:t xml:space="preserve">Materials Research Society 2017 fall meeting (MRS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688061v1</w:t>
+                <w:t xml:space="preserve">hal-01695241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, realization and characterization of several types of micro-initiators integrating Al/CuO nanothermite: role of metallic micro-heater and substrate on fire/no fire characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Glavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd International Pyrotechnics Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Grand Junction, CO, United States</w:t>
@@ -15398,90 +15398,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Atomic Scale Insight into Interface Layers Formation in Al/CuO Nanolaminated Thin Films: a Kinetic Monte Carlo Simulation of Deposition Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guiltat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves J Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15523,64 +15523,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticle-based energetic materials: nanoscale and mesoscale fabrication processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bancaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16030,51 +16030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Al/CuO multilayered thermite ignition and combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Belisario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16320,51 +16320,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA nano-engineering and DNA driven nanoparticle assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16473,64 +16473,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16713,77 +16713,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive sampling methodologies to guide the design of reactive materials towards user defined region of interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Sami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16818,90 +16818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle CFD pour la combustion d'aluminothermites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Pillemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16932,103 +16932,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des techniques d'intelligence artificielle pour calibrer les modèles physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Sami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliott Pollice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilian Tichtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAAS - CNRS. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17054,90 +17054,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COLLABORATION DE RECHERCHE CNRS-LAAS/CEA-DAM n°148672 Etude théorique du vieillissement des nanolaminés Al/CuO, LOT 3 Rapport sur l’étude consolidée des mécanismes élémentaires - Démonstrateur logiciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lahiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17497,51 +17497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05470920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Carreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonckheere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2026.114705" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pillemont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Simonin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;dat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Gai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Caubet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114605" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Esteve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2025.100332" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04889259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelian Tichtchenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Magliano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109687" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04439528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidushi Singh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c05578" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jabraoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari Rouhani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.159692" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05041908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alpuche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119463" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04817899v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.115401" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04937289v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmf.2024.08.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04672828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.153357" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Julien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Mendoza-Diaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115573" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04268063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hagen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Kline" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zachariah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113190" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462710v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3364249" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04774640v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112926" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04816792v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cheng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinle Cao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuwei Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbing Xu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144412" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04101999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.202380531" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04099158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Glavier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.202200334" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04070041v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwook Hong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00032J" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04099141v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128599" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03847387v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Folliet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glavier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.117" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03837899v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139922" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03598671v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqi Shen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13030376" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03747801v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac85c5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03584996v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c03805" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03452563v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Augusto Sodr&#233; Ferreira de Sousa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Gabriel Avina Bravo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brossa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3131037" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03695605v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Schoenitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward L Dreizin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c07069" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796786v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.096001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03748775v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolade Oyekan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Tan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vandenberghe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT01871C" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03762238v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sodre Ferreira de Sousa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2022.113838" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03574270v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c09520" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03775512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03686630v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolade Augustine Oyekan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Put" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Tiwari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153452" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03610304v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botayna Bounor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.152919" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03175736v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lahiner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129432" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03139669v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.01.040" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03174367v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilian Tichtchenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abe6c8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03431059v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.139000" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03312787v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111598" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03120547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Pouchairet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12020118" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03179381v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehnaz Mursalat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Huang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00236" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03291839v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brotman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146553" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03302390v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwen Liu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c00513" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165104v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Jadon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2021.100059" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490682v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02619" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cocq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Nicollet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202000121" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873415v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Alibay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Rehwoldt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01647" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895505v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.05.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02977467v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vivies" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10102087" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02964404v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10102009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03005988v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai-Gourang Patnaik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08381" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847132v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201800045" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348944v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5063285" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279662v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champigneux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Renault-Sentenac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia-Dupuy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2019.03.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02291245v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphonse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.08.126" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061514v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Zapata" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2019.1584336" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182344v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Palussi&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02220A" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127351v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.04.031" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01690677v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Assi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b04105" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759153v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00296" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01713422v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2018.02.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836008v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Gao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mattson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lucero" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Kim" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04952" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874446v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Calais" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b00939" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01743964v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baijot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.02.044" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01613194v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J. Chabal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02159" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01620567v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000312" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01480996v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Belisario" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974288" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613523v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02964" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707134v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J Chabal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b02008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368340v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02843" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496522v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Playe Benoit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Duc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Veyan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupich Sara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06820" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094520v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452182v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charith E. Nanayakkara" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b02653" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496569v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Lanthony" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guiltat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verdier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am503126k" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847130v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201480151" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464968v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bahrami" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201300080" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W8Z2Q4J4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496631v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807164" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526500v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhee Kwon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Duc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Petrantoni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am3019405" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682512v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Severac" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201100763" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690029v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lanthony" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4746943" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558120v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2009.07.020" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550479v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3498821" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572869v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaili Zhang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4875-6" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141964v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Suhard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Sabo-Etienne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mauzac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm803146y" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141976v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Est&#232;ve" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/1/015006" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3DF0FL31-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288549v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.C169" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273540v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2008.233" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590671v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2883934" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806022v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/15/155605" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DDE58BA4554DFCC439F7A3EC839DDE3DE48100AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150266v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pennarun" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.11.013" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592682v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2007.893519" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592695v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adolfo Ardila Rodriguez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2785132" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806018v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/27/275607" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C821D1DA6703AB6B337A1DB6482D1031CCFAF14C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150261v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144028v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014600v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05018631v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04604507v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASI60819.2024.10547888" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485001v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04701300v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b01100" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616269v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484957v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tichtchenko" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616243v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04121194v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04182171v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04104069v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04164838v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04169730v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03922512v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillemont L&#233;a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04493934v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03581088v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796769v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Lamboux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796710v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181047v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403568v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seguier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658363" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137247v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03629202v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cure" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347739v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272831v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01695272v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Marin Mercado" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745515v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Medus" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807925v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01695241v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688061v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688039v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575987v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053187v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604201v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ramond" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Aldolfo Ardila Rodriguez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jammes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382788v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vanhecke" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Assou&#232;re" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03167923v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Ourak" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688056v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03173221v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-au/Biological+Soft+Matter%3A+Fundamentals%2C+Properties%2C+and+Applications-p-9783527343485" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004794v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150263v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04694821v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sala" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jonckheere" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04245310v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03908969v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Pollice" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01926511v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944527v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00150262v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pillemont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Simonin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;dat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Gai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Caubet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114605" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05470920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Carreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonckheere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2026.114705" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Esteve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2025.100332" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04889259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelian Tichtchenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Magliano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109687" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470882v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jabraoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari Rouhani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.159692" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05041908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alpuche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04817899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.115401" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04937289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmf.2024.08.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04672828v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidushi Singh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.153357" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616048v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Julien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Mendoza-Diaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115573" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04268063v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hagen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Kline" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zachariah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113190" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462710v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3364249" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04774640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112926" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04439528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c05578" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04101999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.202380531" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04099158v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Glavier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.202200334" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04070041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwook Hong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00032J" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04099141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128599" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03847387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Folliet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glavier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.117" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03837899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139922" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04816792v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cheng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinle Cao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuwei Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbing Xu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144412" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03747801v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac85c5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03584996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c03805" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03452563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Augusto Sodr&#233; Ferreira de Sousa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Gabriel Avina Bravo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brossa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3131037" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03695605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Schoenitz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward L Dreizin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c07069" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796786v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.096001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03748775v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolade Oyekan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Tan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vandenberghe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT01871C" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03762238v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sodre Ferreira de Sousa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2022.113838" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03574270v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c09520" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03775512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03686630v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolade Augustine Oyekan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Put" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Tiwari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153452" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03610304v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botayna Bounor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.152919" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03598671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqi Shen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13030376" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03139669v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.01.040" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03174367v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilian Tichtchenko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abe6c8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03431059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.139000" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03312787v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111598" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03120547v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Pouchairet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12020118" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03179381v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehnaz Mursalat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Huang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00236" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03291839v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brotman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146553" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03302390v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwen Liu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c00513" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165104v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Jadon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2021.100059" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03175736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lahiner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129432" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490682v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02619" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cocq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Nicollet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202000121" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873415v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Alibay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Rehwoldt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01647" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895505v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.05.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02977467v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vivies" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10102087" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02964404v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10102009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03005988v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai-Gourang Patnaik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08381" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348944v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5063285" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279662v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champigneux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Renault-Sentenac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia-Dupuy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2019.03.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02291245v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphonse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.08.126" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061514v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Zapata" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2019.1584336" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182344v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Palussi&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02220A" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127351v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.04.031" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847132v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201800045" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759153v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00296" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01713422v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2018.02.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836008v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Gao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mattson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lucero" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Kim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04952" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874446v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Calais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b00939" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01743964v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baijot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.02.044" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01690677v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Assi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b04105" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01613194v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J. Chabal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02159" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01620567v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000312" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01480996v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Belisario" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974288" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613523v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02964" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707134v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J Chabal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b02008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368340v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02843" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094520v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Duc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452182v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charith E. Nanayakkara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Veyan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b02653" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496522v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Playe Benoit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupich Sara" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06820" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464968v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bahrami" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201300080" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W8Z2Q4J4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496569v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Lanthony" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guiltat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verdier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am503126k" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847130v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201480151" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496631v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807164" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526500v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhee Kwon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Duc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Petrantoni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am3019405" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690029v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lanthony" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4746943" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682512v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Severac" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201100763" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558120v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2009.07.020" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550479v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3498821" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141964v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Suhard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Sabo-Etienne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mauzac" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm803146y" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141976v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Est&#232;ve" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/1/015006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3DF0FL31-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288549v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaili Zhang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.C169" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572869v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4875-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590671v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2883934" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806022v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/15/155605" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DDE58BA4554DFCC439F7A3EC839DDE3DE48100AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273540v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2008.233" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150266v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pennarun" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.11.013" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592682v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2007.893519" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592695v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adolfo Ardila Rodriguez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2785132" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806018v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/27/275607" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C821D1DA6703AB6B337A1DB6482D1031CCFAF14C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150261v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144028v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014600v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05018631v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485001v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04701300v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b01100" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616269v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484957v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tichtchenko" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616243v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04604507v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASI60819.2024.10547888" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04121194v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04182171v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04104069v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04169730v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04493934v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04164838v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03922512v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillemont L&#233;a" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796769v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Lamboux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796710v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03581088v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403568v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seguier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658363" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181047v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137247v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347739v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272831v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03629202v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cure" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01695272v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Marin Mercado" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745515v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Medus" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807925v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688061v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01695241v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688039v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575987v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053187v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604201v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ramond" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Aldolfo Ardila Rodriguez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jammes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382788v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vanhecke" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Assou&#232;re" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03167923v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Ourak" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688056v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03173221v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-au/Biological+Soft+Matter%3A+Fundamentals%2C+Properties%2C+and+Applications-p-9783527343485" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004794v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150263v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04694821v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sala" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jonckheere" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04245310v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03908969v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Pollice" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01926511v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944527v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00150262v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>