--- v2 (2026-04-26)
+++ v3 (2026-05-16)
@@ -576,378 +576,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards H2 production from water and ethanol interactions on hydrated TiO2(101): Insights from ReaxFF molecular dynamics</w:t>
+                <w:t xml:space="preserve">Density functional theory calculations of surface thermochemistry in Al/CuO thermite reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
+                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Esteve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 656, pp.159692. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (11), pp.115401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.159692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.115401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04470882v1</w:t>
+                <w:t xml:space="preserve">hal-04817899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the mechanisms of TiB 2 (001) thermal oxidation combining molecular dynamics and density functional theory calculations</w:t>
+                <w:t xml:space="preserve">Towards H2 production from water and ethanol interactions on hydrated TiO2(101): Insights from ReaxFF molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Alpuche</w:t>
+                <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Esteve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 262, pp.119463. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 656, pp.159692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.159692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041908v1</w:t>
+                <w:t xml:space="preserve">hal-04470882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density functional theory calculations of surface thermochemistry in Al/CuO thermite reaction</w:t>
+                <w:t xml:space="preserve">New insights into the mechanisms of TiB 2 (001) thermal oxidation combining molecular dynamics and density functional theory calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
+                <w:t xml:space="preserve">Adrian Alpuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Esteve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (11), pp.115401. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 262, pp.119463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.115401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817899v1</w:t>
+                <w:t xml:space="preserve">hal-05041908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted nano-energetic material exploration through active learning algorithm implementation</w:t>
               </w:r>
@@ -1625,51 +1625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2986,806 +2986,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wearable pre-impact fall detection system based on 3D accelerometer and subject's height</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First-principles investigation of CuO decomposition and its transformation into Cu 2 O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Jabraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3131037⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (9), pp.096001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.096001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452563v1</w:t>
+                <w:t xml:space="preserve">hal-03796786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale insights into the first reaction stages prior to Al/CuO nanothermite ignition: influence of porosity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominant role of OH − and Ti 3+ defects on the electronic structure of TiO 2 thin films for water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Isabel Mendoza-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Balocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolade Oyekan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kui Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c07069⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (51), pp.15300-15311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2DT01871C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695605v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles investigation of CuO decomposition and its transformation into Cu 2 O</w:t>
+                <w:t xml:space="preserve">Atomic scale insights into the first reaction stages prior to Al/CuO nanothermite ignition: influence of porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Schoenitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward L Dreizin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (9), pp.096001. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (25), pp.29451-29461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.096001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c07069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796786v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominant role of OH − and Ti 3+ defects on the electronic structure of TiO 2 thin films for water splitting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wearable pre-impact fall detection system based on 3D accelerometer and subject's height</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Balocchi</w:t>
+                <w:t xml:space="preserve">Felipe Augusto Sodré Ferreira de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kolade Oyekan</w:t>
+                <w:t xml:space="preserve">Eli Gabriel Avina Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kui Tan</w:t>
+                <w:t xml:space="preserve">Vincent Brossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Vandenberghe</w:t>
+                <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40 (51), pp.15300-15311. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (2), pp.1738 - 1745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2DT01871C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3131037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03748775v1</w:t>
+                <w:t xml:space="preserve">hal-03452563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a highly responsive miniaturized security device based on a printed copper ammine energetic composite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selecting Machine Learning Models to Support the Design of Al/CuO Nanothermites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Sami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2022.113838⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (7), pp.1245-1254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c09520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762238v1</w:t>
+                <w:t xml:space="preserve">hal-03574270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting Machine Learning Models to Support the Design of Al/CuO Nanothermites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Developing a highly responsive miniaturized security device based on a printed copper ammine energetic composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sevely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Sodre Ferreira de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (7), pp.1245-1254. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 346, pp.113838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c09520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2022.113838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574270v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nano-thermites, un concentré d’énergie</w:t>
               </w:r>
@@ -4584,51 +4584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced reactivity of copper complex-based reactive materials via mechanical milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4699,295 +4699,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyroMEMS as Future Technological Building Blocks for Advanced Microenergetic Systems</w:t>
+                <w:t xml:space="preserve">Low-Temperature Exothermic Reactions in Al/CuO Nanothermites Producing Copper Nanodots and Accelerating Combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Laurent Pouchairet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mehnaz Mursalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ci Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Schoenitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi12020118⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (4), pp.3811-3820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.1c00236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120547v1</w:t>
+                <w:t xml:space="preserve">hal-03179381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Exothermic Reactions in Al/CuO Nanothermites Producing Copper Nanodots and Accelerating Combustion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PyroMEMS as Future Technological Building Blocks for Advanced Microenergetic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ci Huang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Laurent Pouchairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (4), pp.3811-3820. </w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.1c00236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mi12020118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179381v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benchmark Study of Burning Rate of Selected Thermites through an Original Gasless Theoretical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Brotman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5060,51 +5060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Process Parameters on the Properties of Direct Written gas-generating Reactive Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuwen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5220,51 +5220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankita Jadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,51 +5631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kui Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Hungría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5873,77 +5873,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New coordination complexes-based gas-generating energetic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Augusto Sodré Ferreira de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6258,64 +6258,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel Mendoza-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kui Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sai-Gourang Patnaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6360,412 +6360,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A condensed phase model of the initial Al/CuO reaction stage to interpret experimental findings</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Triptych Photocatalyst Based on the Co-Integration of Ag Nanoparticles and Carbo-Benzene Dye into a TiO 2 Thin Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen Mlayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5063285⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (48), pp.26347-26360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.08.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348944v1</w:t>
+                <w:t xml:space="preserve">hal-02291245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of surface roughness, porosity and roughened micro-pillar structures on the early formation of microbial anodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Renault-Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Délia-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 128, pp.17-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Triptych Photocatalyst Based on the Co-Integration of Ag Nanoparticles and Carbo-Benzene Dye into a TiO 2 Thin Film</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A condensed phase model of the initial Al/CuO reaction stage to interpret experimental findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Brotman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (48), pp.26347-26360. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (3), pp.035102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.08.126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5063285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291245v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A redox reaction model for self-heating and aging prediction of Al/CuO multilayers</w:t>
               </w:r>
@@ -6803,51 +6803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23 (4), pp.700-715. </w:t>
@@ -6879,295 +6879,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of alkylamine in the stabilization of CuO nanoparticles as a determinant of the Al/CuO redox reaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Cure</w:t>
+                <w:t xml:space="preserve">Self-propagating combustion of sputter-deposited Al/CuO nanolaminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lahiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CP02220A⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.389-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182344v1</w:t>
+                <w:t xml:space="preserve">hal-02127351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-propagating combustion of sputter-deposited Al/CuO nanolaminates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Zapata</w:t>
+                <w:t xml:space="preserve">The role of alkylamine in the stabilization of CuO nanoparticles as a determinant of the Al/CuO redox reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Palussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Estève</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 205, pp.389-396. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (29), pp.16180-16189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.04.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9CP02220A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127351v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of Al/CuO Reactive Multilayer Thin Films for Tunable Initiation and Actuation</w:t>
               </w:r>
@@ -7365,103 +7365,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of surface nano/micro-structuring on the early formation of microbial anodes with Geobacter sulfurreducens : Experimental and theoretical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Renault-Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Délia-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121 (121), pp.191-200. </w:t>
@@ -7932,51 +7932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (5), pp.1932-1940. </w:t>
@@ -8027,51 +8027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA grafting and arrangement on oxide surfaces for self-assembly of Al and CuO nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bancaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8334,51 +8334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Belisario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (3), pp.34503 - 34503. </w:t>
@@ -8710,51 +8710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baijot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8857,51 +8857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Glavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Ducéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9729,51 +9729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinhee Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Ducéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Bahrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9863,51 +9863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lanthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Ducéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hémeryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9984,51 +9984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Energy Al/CuO Nanocomposites Obtained by DNA-Directed Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10140,64 +10140,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 71 (2), pp.80-83. </w:t>
@@ -10382,51 +10382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Energetic Materials, PDMS-Based Elastomers, and Microelectronic Processes Work Together: Fabrication of a Disposable Microactuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Suhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10497,346 +10497,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microactuator based on the decomposition of an energetic material for disposable lab-on-chip applications: fabrication and test</w:t>
+                <w:t xml:space="preserve">CuO Nanowires Grown from Cu Film Heated Under a N2/O2 Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Ardila Rodríguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Suhard</w:t>
+                <w:t xml:space="preserve">Kaili Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/19/1/015006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (2), pp.1418-1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2009.C169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141976v1</w:t>
+                <w:t xml:space="preserve">hal-04288549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CuO Nanowires Grown from Cu Film Heated Under a N2/O2 Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaili Zhang</w:t>
+                <w:t xml:space="preserve">A microactuator based on the decomposition of an energetic material for disposable lab-on-chip applications: fabrication and test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Ardila Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Suhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (1), pp.015006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/19/1/015006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2009.C169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04288549v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Al with NiO nano honeycomb to realize an energetic material on silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaili Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10900,90 +10900,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aligned three-dimensional prismlike magnesium nanostructures realized onto silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaili Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 92 (6), pp.063123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11017,77 +11017,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of NiO nanowalls by thermal treatment of Ni film deposited onto a stainless steel substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaili Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11146,77 +11146,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NiO Nanostructured Honeycomb Realized by Annealing Ni Film Deposited on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaili Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11289,51 +11289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pennarun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11393,77 +11393,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoenergetic Materials for MEMS: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaili Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tailhades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11514,51 +11514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a nano-Al/CuO based energetic material on silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaili Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11566,51 +11566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Adolfo Ardila Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 91 (11), pp.3117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11644,90 +11644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of large-area and aligned copper oxide nanowires from copper thin film on silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaili Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chane-Ching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11799,51 +11799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropyrotechnics, a new technology for making energetic microsystems: review and prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Volume 120, (Issue 2), pp.Pages 297-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12877,51 +12877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanothermite based anti-tamping technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13663,51 +13663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of H2 production by surface enlargement of TiO2 based photocatalysts decorated with Au and Pd nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Lamboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13775,103 +13775,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un stérilisateur très rapide à base de nanothermites déposées par 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Augusto Sodré Ferreira de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE AdvancingTechnology for Humanity, Solutions Innovantes pour le Packaging Electronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
@@ -13900,77 +13900,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Fabrication and Testing of a Miniaturized end-of-life Ultimate Security Device Using Reactive Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mesnilgrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14021,51 +14021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Chip-Level Ultimate Security Device Using Reactive Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14168,51 +14168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the Basic Mechanisms at Solvent/TiO2/Au Interfaces Associated to Hydrogen Production By Photoreduction of Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel Mendoza-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Balocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14414,51 +14414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AL/CUO SPUTTERED NANOTHERMITES AS NEW ENERGETIC THIN FILMS FOR TUNABLE IGNITION AND ACTUATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Vivies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14768,51 +14768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Marin Mercado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gold 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
@@ -14841,51 +14841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a miniature, fully integrated, multipoint initiation system: CASSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Pouchairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Belisario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15178,51 +15178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lahiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15437,51 +15437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves J Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17080,51 +17080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lahiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17497,51 +17497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pillemont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Simonin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;dat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Gai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Caubet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114605" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05470920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Carreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonckheere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2026.114705" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Esteve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2025.100332" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04889259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelian Tichtchenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Magliano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109687" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470882v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jabraoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari Rouhani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.159692" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05041908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alpuche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04817899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.115401" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04937289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmf.2024.08.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04672828v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidushi Singh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.153357" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616048v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Julien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Mendoza-Diaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115573" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04268063v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hagen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Kline" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zachariah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113190" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462710v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3364249" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04774640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112926" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04439528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c05578" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04101999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.202380531" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04099158v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Glavier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.202200334" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04070041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwook Hong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00032J" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04099141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128599" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03847387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Folliet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glavier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.117" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03837899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139922" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04816792v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cheng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinle Cao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuwei Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbing Xu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144412" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03747801v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac85c5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03584996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c03805" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03452563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Augusto Sodr&#233; Ferreira de Sousa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Gabriel Avina Bravo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brossa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3131037" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03695605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Schoenitz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward L Dreizin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c07069" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796786v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.096001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03748775v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolade Oyekan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Tan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vandenberghe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT01871C" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03762238v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sodre Ferreira de Sousa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2022.113838" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03574270v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c09520" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03775512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03686630v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolade Augustine Oyekan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Put" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Tiwari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153452" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03610304v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botayna Bounor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.152919" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03598671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqi Shen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13030376" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03139669v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.01.040" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03174367v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilian Tichtchenko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abe6c8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03431059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.139000" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03312787v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111598" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03120547v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Pouchairet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12020118" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03179381v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehnaz Mursalat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Huang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00236" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03291839v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brotman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146553" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03302390v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwen Liu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c00513" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165104v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Jadon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2021.100059" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03175736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lahiner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129432" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490682v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02619" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cocq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Nicollet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202000121" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873415v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Alibay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Rehwoldt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01647" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895505v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.05.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02977467v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vivies" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10102087" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02964404v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10102009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03005988v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai-Gourang Patnaik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08381" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348944v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5063285" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279662v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champigneux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Renault-Sentenac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia-Dupuy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2019.03.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02291245v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphonse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.08.126" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061514v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Zapata" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2019.1584336" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182344v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Palussi&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02220A" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127351v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.04.031" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847132v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201800045" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759153v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00296" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01713422v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2018.02.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836008v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Gao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mattson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lucero" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Kim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04952" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874446v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Calais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b00939" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01743964v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baijot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.02.044" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01690677v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Assi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b04105" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01613194v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J. Chabal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02159" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01620567v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000312" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01480996v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Belisario" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974288" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613523v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02964" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707134v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J Chabal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b02008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368340v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02843" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094520v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Duc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452182v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charith E. Nanayakkara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Veyan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b02653" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496522v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Playe Benoit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupich Sara" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06820" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464968v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bahrami" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201300080" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W8Z2Q4J4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496569v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Lanthony" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guiltat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verdier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am503126k" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847130v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201480151" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496631v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807164" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526500v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhee Kwon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Duc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Petrantoni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am3019405" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690029v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lanthony" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4746943" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682512v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Severac" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201100763" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558120v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2009.07.020" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550479v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3498821" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141964v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Suhard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Sabo-Etienne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mauzac" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm803146y" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141976v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Est&#232;ve" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/1/015006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3DF0FL31-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288549v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaili Zhang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.C169" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572869v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4875-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590671v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2883934" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806022v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/15/155605" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DDE58BA4554DFCC439F7A3EC839DDE3DE48100AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273540v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2008.233" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150266v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pennarun" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.11.013" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592682v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2007.893519" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592695v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adolfo Ardila Rodriguez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2785132" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806018v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/27/275607" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C821D1DA6703AB6B337A1DB6482D1031CCFAF14C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150261v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144028v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014600v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05018631v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485001v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04701300v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b01100" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616269v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484957v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tichtchenko" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616243v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04604507v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASI60819.2024.10547888" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04121194v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04182171v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04104069v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04169730v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04493934v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04164838v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03922512v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillemont L&#233;a" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796769v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Lamboux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796710v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03581088v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403568v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seguier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658363" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181047v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137247v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347739v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272831v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03629202v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cure" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01695272v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Marin Mercado" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745515v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Medus" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807925v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688061v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01695241v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688039v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575987v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053187v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604201v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ramond" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Aldolfo Ardila Rodriguez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jammes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382788v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vanhecke" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Assou&#232;re" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03167923v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Ourak" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688056v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03173221v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-au/Biological+Soft+Matter%3A+Fundamentals%2C+Properties%2C+and+Applications-p-9783527343485" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004794v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150263v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04694821v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sala" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jonckheere" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04245310v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03908969v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Pollice" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01926511v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944527v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00150262v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pillemont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Simonin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;dat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Gai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Caubet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114605" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05470920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Carreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonckheere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2026.114705" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Esteve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2025.100332" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04889259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelian Tichtchenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Magliano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109687" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04817899v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jabraoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.115401" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari Rouhani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.159692" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05041908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alpuche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119463" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04937289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmf.2024.08.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04672828v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidushi Singh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.153357" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616048v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Julien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Mendoza-Diaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115573" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04268063v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hagen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Kline" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zachariah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113190" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462710v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gauchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3364249" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04774640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pech" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112926" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04439528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c05578" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04101999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.202380531" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04099158v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Glavier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.202200334" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04070041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwook Hong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00032J" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04099141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128599" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03847387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Folliet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glavier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.117" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03837899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139922" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04816792v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cheng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinle Cao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuwei Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbing Xu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144412" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03747801v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pelloquin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac85c5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03584996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c03805" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796786v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.096001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03748775v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolade Oyekan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Tan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vandenberghe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT01871C" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03695605v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Schoenitz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward L Dreizin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c07069" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03452563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Augusto Sodr&#233; Ferreira de Sousa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Gabriel Avina Bravo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brossa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3131037" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03574270v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c09520" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03762238v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sodre Ferreira de Sousa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel S&#233;guier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2022.113838" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03775512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03686630v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolade Augustine Oyekan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Put" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Tiwari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153452" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03610304v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botayna Bounor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.152919" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03598671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqi Shen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13030376" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03139669v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.01.040" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03174367v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilian Tichtchenko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abe6c8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03431059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.139000" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03312787v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111598" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03179381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehnaz Mursalat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Huang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00236" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03120547v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Pouchairet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12020118" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03291839v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brotman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146553" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03302390v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwen Liu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c00513" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165104v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Jadon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2021.100059" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03175736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lahiner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129432" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490682v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02619" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cocq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Nicollet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202000121" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873415v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Alibay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Rehwoldt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01647" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895505v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.05.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02977467v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vivies" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10102087" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02964404v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10102009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03005988v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai-Gourang Patnaik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08381" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02291245v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphonse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.08.126" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279662v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champigneux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Renault-Sentenac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia-Dupuy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2019.03.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348944v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5063285" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061514v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Zapata" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2019.1584336" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127351v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.04.031" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182344v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Palussi&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02220A" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847132v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201800045" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759153v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00296" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01713422v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2018.02.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836008v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Gao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mattson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lucero" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Kim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04952" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874446v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Calais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b00939" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01743964v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baijot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.02.044" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01690677v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Assi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b04105" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01613194v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J. Chabal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02159" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01620567v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000312" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01480996v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Belisario" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974288" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613523v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02964" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707134v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J Chabal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b02008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368340v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02843" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094520v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Duc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452182v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charith E. Nanayakkara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Veyan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b02653" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496522v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Playe Benoit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupich Sara" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06820" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464968v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bahrami" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201300080" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W8Z2Q4J4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496569v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Lanthony" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guiltat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verdier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am503126k" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847130v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201480151" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01496631v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807164" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526500v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhee Kwon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Duc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Petrantoni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am3019405" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690029v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lanthony" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4746943" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682512v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Severac" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201100763" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558120v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2009.07.020" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550479v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3498821" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141964v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Suhard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Sabo-Etienne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mauzac" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm803146y" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288549v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaili Zhang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.C169" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141976v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Est&#232;ve" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/1/015006" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3DF0FL31-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572869v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4875-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590671v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2883934" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806022v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/15/155605" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DDE58BA4554DFCC439F7A3EC839DDE3DE48100AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273540v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2008.233" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150266v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pennarun" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.11.013" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592682v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2007.893519" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592695v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adolfo Ardila Rodriguez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2785132" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806018v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chane-Ching" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/27/275607" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C821D1DA6703AB6B337A1DB6482D1031CCFAF14C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150261v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144028v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014600v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05018631v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485001v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04701300v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b01100" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616269v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484957v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tichtchenko" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616243v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04604507v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASI60819.2024.10547888" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04121194v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04182171v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04104069v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04169730v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04493934v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04164838v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03922512v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillemont L&#233;a" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796769v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Lamboux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796710v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03581088v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403568v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seguier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS54003.2021.9658363" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181047v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137247v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347739v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272831v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03629202v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cure" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01695272v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Marin Mercado" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745515v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Medus" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807925v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688061v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01695241v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688039v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575987v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053187v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604201v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ramond" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Aldolfo Ardila Rodriguez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jammes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382788v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vanhecke" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Assou&#232;re" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03167923v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Ourak" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688056v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03173221v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-au/Biological+Soft+Matter%3A+Fundamentals%2C+Properties%2C+and+Applications-p-9783527343485" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03004794v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150263v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04694821v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sala" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jonckheere" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04245310v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03908969v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Pollice" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01926511v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944527v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00150262v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>