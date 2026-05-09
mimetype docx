--- v0 (2026-04-09)
+++ v1 (2026-05-09)
@@ -1446,177 +1446,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Love and (Mis)Trust”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rozzonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Blind Faith, a Game of Identities”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rozzonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920038v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04920035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Polluting the Self, Cleaning the Body”</w:t>
               </w:r>
@@ -1950,129 +1950,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebirth as a National Parable of Progress</w:t>
+                <w:t xml:space="preserve">Romance and Nationhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rozzonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Rozzonelli; A. Monti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">India, A Passion Play</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AuthorsPress, pp.19-115, 2021, 978-93-5529-085-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Immigrant Wife or a Useful Commodity for Sex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rozzonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Rozzonelli; A. Monti; J. Sarangi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Partition of Indian Women</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Authorspress, pp.106-110, 2021, 978-93-9058-839-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebirth as a National Parable of Progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rozzonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Rozzonelli; A. Monti; J. Sarangi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Partition of Indian Women</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Authorspress, pp.61-85, 2021, 978-93-9058-839-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandering Jasmine: A Roped-off Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rozzonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2092,159 +2264,245 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sunita Sinha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marginalized Voices in American Literature Margins and Fringes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlantic Publishers and Distributors, pp.39-56, 2021, 978-8126931712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Women in Indian Cinema</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagining Hindu Women as Resistant Leaders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rozzonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Rozzonelli; A. Monti; J. Sarangi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Partition of Indian Women</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Authorspress, pp.131-184, 2021, 978-93-9058-839-8</w:t>
+              <w:t xml:space="preserve">, Authorspress, pp.35-54, 2021, 978-93-9058-839-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Bee and the Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rozzonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Rozzonelli; A. Monti; J. Sarangi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Partition of Indian Women</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Authorspress, pp.111-130, 2021, 978-93-9058-839-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-Appropriating Women, Dispossessed Women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rozzonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2264,331 +2522,245 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Rozzonelli; A. Monti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">India, A Passion Play</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AuthorsPress, pp.117-155, 2021, 978-93-5529-085-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Imagining Hindu Women as Resistant Leaders</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women in Indian Cinema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rozzonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Rozzonelli; A. Monti; J. Sarangi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Partition of Indian Women</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Authorspress, pp.35-54, 2021, 978-93-9058-839-8</w:t>
+              <w:t xml:space="preserve">, Authorspress, pp.131-184, 2021, 978-93-9058-839-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Bee and the Prince</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Smŗtikathā to Carit: A Journey of the Soul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rozzonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Rozzonelli; A. Monti; J. Sarangi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Partition of Indian Women</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Authorspress, pp.111-130, 2021, 978-93-9058-839-8</w:t>
+              <w:t xml:space="preserve">, Authorspress, pp.185-197, 2021, 978-93-9058-839-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Game of Exchanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rozzonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2608,229 +2780,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Rozzonelli; A. Monti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">India, A Passion Play</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AuthorsPress, pp.157-195, 2021, 978-93-5529-085-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925250v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">hal-04925247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaire et Science</w:t>
               </w:r>
@@ -2896,50 +2896,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Growing Out of Location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rozzonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sunita Sinha. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Young Adult Fiction: Issues and Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlantic Publishers and Distributors, Chapter 5, 71-88, 2018, 978-8126927685</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sport et nation en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rozzonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2952,143 +3038,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grimh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les cahiers du Grimh N° 10 - Grand Format, Presses universitaires de Saint-Etienne, pp.325-351, 2018, 978-2-86272-710-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881389v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04881386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haunted Houses, Haunting and Hunting Women</w:t>
               </w:r>
@@ -4656,50 +4656,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Image et Musique. Le cinéma de l’Inde. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rozzonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Congrès International du GRIMH, “Image et Musique”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRIMH, Nov 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Landscape and Passion in the Cinema of India”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rozzonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4708,139 +4790,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Biennial Bridges Across Cultures Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Washington &amp; Jefferson College (Pennsylvania); Università degli Studi della Tuscia; ISI Florence; Umbra Institute; Centro Europeo di Studi Rossettiani, Jun 2022, Viterbo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919267v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04919208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Rāga, the Colour of Emotions”</w:t>
               </w:r>
@@ -5802,178 +5802,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Witness the Night : A Gothic Tale and the Demonic Male</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Rozzonelli</w:t>
+                <w:t xml:space="preserve">Cinema and the Myth of the Devi: Avenging Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rozzonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> The Atlantic Review of Feminist Studies (Quarterly)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Volume 2 (Number 1), pp. 53-58</w:t>
+              <w:t xml:space="preserve">, 2014, Volume 2 (Number 1), pp. 45-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005251v1</w:t>
+                <w:t xml:space="preserve">hal-02005248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinema and the Myth of the Devi: Avenging Women</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Monti</w:t>
+                <w:t xml:space="preserve">Witness the Night : A Gothic Tale and the Demonic Male</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rozzonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> The Atlantic Review of Feminist Studies (Quarterly)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Volume 2 (Number 1), pp. 45-58</w:t>
+              <w:t xml:space="preserve">, 2014, Volume 2 (Number 1), pp. 53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005248v1</w:t>
+                <w:t xml:space="preserve">hal-02005251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beware Women</w:t>
               </w:r>
@@ -6541,51 +6541,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rozzonelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaydeep Sarangi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959768v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941121v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisir Basu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita Sinha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941539v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esterino Adami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941546v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P. Dwivedi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto F. von Feigenblatt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Minetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Musso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04920038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04920035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04920031v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925236v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925239v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881384v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881386v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959566v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971202v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959295v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952200v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919208v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919145v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971117v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970985v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970959v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959782v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959807v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005248v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971054v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.4849" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7580LCDG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04959694v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995AIX10025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rozzonelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaydeep Sarangi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959768v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941121v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisir Basu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita Sinha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941539v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esterino Adami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941546v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P. Dwivedi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto F. von Feigenblatt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Minetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Musso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04920035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04920038v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04920031v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925239v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925249v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925245v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925246v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925250v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881384v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959566v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971202v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959295v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952200v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919267v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919145v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971117v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970985v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970959v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959782v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959807v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971054v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.4849" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7580LCDG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04959694v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995AIX10025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>