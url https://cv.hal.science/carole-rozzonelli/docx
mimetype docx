--- v1 (2026-05-09)
+++ v2 (2026-06-03)
@@ -1397,5004 +1397,52 @@
               <w:t xml:space="preserve">Loescher Editore, p. 328, 1995, 978-8820102944</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...4950 lines deleted...]
-    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6541,51 +1589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rozzonelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaydeep Sarangi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959768v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941121v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisir Basu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita Sinha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941539v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esterino Adami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941546v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P. Dwivedi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto F. von Feigenblatt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Minetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Musso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04920035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04920038v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04920031v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925239v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925249v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925245v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925246v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925250v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881384v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959566v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971202v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959295v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952200v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919267v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919145v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971117v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970985v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970959v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959782v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959807v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971054v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.4849" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7580LCDG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04959694v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995AIX10025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rozzonelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaydeep Sarangi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959768v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941121v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisir Basu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunita Sinha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941539v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esterino Adami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941546v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P. Dwivedi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto F. von Feigenblatt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Minetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Musso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>