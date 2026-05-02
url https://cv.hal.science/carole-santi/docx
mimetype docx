--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -476,325 +476,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Role for auxin during actinorhizal symbioses formation?</w:t>
+                <w:t xml:space="preserve">Identification of precursor transcripts for 6 novel miRNAs expands the diversity on the genomic organisation and expression of miRNA genes in rice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Péret</w:t>
+                <w:t xml:space="preserve">Séverine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Svistoonoff</w:t>
+                <w:t xml:space="preserve">Hiroshi Nagasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Lahouze</w:t>
+                <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Auguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Santi</w:t>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (1), pp.34-5. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/psb.3.1.4816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-8-123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00848583v1</w:t>
+                <w:t xml:space="preserve">hal-00366386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of precursor transcripts for 6 novel miRNAs expands the diversity on the genomic organisation and expression of miRNA genes in rice.</w:t>
+                <w:t xml:space="preserve">A Role for auxin during actinorhizal symbioses formation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Lacombe</w:t>
+                <w:t xml:space="preserve">Benjamin Péret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Nagasaki</w:t>
+                <w:t xml:space="preserve">Sergio Svistoonoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lahouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Auguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Santi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8, pp.123. </w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (1), pp.34-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-8-123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/psb.3.1.4816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366386v1</w:t>
+                <w:t xml:space="preserve">cea-00848583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxin influx activity is associated with Frankia infection during actinorhizal nodule formation in Casuarina glauca.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Péret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranjan Swarup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leen Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Auguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 144 (4), pp.1852-62. </w:t>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Chiurazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Auguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 16 (9), pp.808-816. </w:t>
@@ -1191,51 +1191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M Messier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Santi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Gaston" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059027v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ammari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2016-v13n1-04" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-I Lin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lacut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El Kholti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq170" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00848583v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;ret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Svistoonoff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lahouze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Auguy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.3.1.4816" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lacombe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nagasaki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-123" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00848586v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Swarup" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Jansen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Devos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.101337" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uritza von Groll" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ribeiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Chiurazzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2003.16.9.808" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M Messier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Santi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Gaston" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059027v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ammari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2016-v13n1-04" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-I Lin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lacut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima El Kholti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcq170" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lacombe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nagasaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-123" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00848583v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;ret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Svistoonoff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lahouze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Auguy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.3.1.4816" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00848586v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Swarup" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Jansen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Devos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.101337" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uritza von Groll" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ribeiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Chiurazzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2003.16.9.808" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>