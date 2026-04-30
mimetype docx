--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetics of host plant acceptance in pea aphids</w:t>
+                <w:t xml:space="preserve">Time to publish responsibly: DAFNEE, a database of academia-friendly journals in ecology and evolutionary biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isobel Eyres</w:t>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Fenton</w:t>
+                <w:t xml:space="preserve">Khalid Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Peccoud</w:t>
+                <w:t xml:space="preserve">Christine Bibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Ferrari</w:t>
+                <w:t xml:space="preserve">Christophe Boëte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (21), pp.e17795. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.17795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jeb/voaf143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156900v2</w:t>
+                <w:t xml:space="preserve">hal-05384817v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time to publish responsibly: DAFNEE, a database of academia-friendly journals in ecology and evolutionary biology</w:t>
+                <w:t xml:space="preserve">The genetics of host plant acceptance in pea aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+                <w:t xml:space="preserve">Isobel Eyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Belkhir</w:t>
+                <w:t xml:space="preserve">Hannah Fenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bibal</w:t>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boëte</w:t>
+                <w:t xml:space="preserve">Julia Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (21), pp.e17795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jeb/voaf143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.17795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384817v2</w:t>
+                <w:t xml:space="preserve">hal-05156900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of barriers to gene exchange: causes and consequences</w:t>
               </w:r>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1034,1087 +1034,1087 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling, Reinforcement, and Speciation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identifying genomic hotspots of differentiation and candidate genes involved in the adaptive divergence of pea aphid host races</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/695136⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (16), pp.3287 - 3300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945350v1</w:t>
+                <w:t xml:space="preserve">hal-01892027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying genomic hotspots of differentiation and candidate genes involved in the adaptive divergence of pea aphid host races</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling, Reinforcement, and Speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Butlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (16), pp.3287 - 3300. </w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 191 (2), pp.155-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/695136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892027v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular heterogeneity in major urinary proteins of Mus musculus subspecies: potential candidates involved in speciation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do changes in gene expression contribute to sexual isolation and reinforcement in the house mouse?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Hurst</w:t>
+                <w:t xml:space="preserve">Sergio Tusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Beynon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sarah Roberts</w:t>
+                <w:t xml:space="preserve">Pierre Boursot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep44992⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (19), pp.5189 - 5202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815438v1</w:t>
+                <w:t xml:space="preserve">hal-01815471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted re-sequencing confirms the importance of chemosensory genes in aphid host race differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isobel Eyres</w:t>
+                <w:t xml:space="preserve">Variation in recombination frequency and distribution across eukaryotes: patterns and processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Stapley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philine Feulner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Duvaux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna Santure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13818⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 372 (1736), pp.20160455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532713v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in recombination frequency and distribution across eukaryotes: patterns and processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular heterogeneity in major urinary proteins of Mus musculus subspecies: potential candidates involved in speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Hurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Beynon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Stapley</w:t>
+                <w:t xml:space="preserve">Amanda Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philine Feulner</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0455⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep44992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945363v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do changes in gene expression contribute to sexual isolation and reinforcement in the house mouse?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Loire</w:t>
+                <w:t xml:space="preserve">Targeted re-sequencing confirms the importance of chemosensory genes in aphid host race differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isobel Eyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Tusso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dany Severac</w:t>
+                <w:t xml:space="preserve">Rachel Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boursot</w:t>
+                <w:t xml:space="preserve">David Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 26 (19), pp.5189 - 5202. </w:t>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.43-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.13818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815471v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioluminescent sexually selected traits as an engine for biodiversity across animal species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Astrid Groot</w:t>
+                <w:t xml:space="preserve">Recombination: the good, the bad and the variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Stapley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philine Feulner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Santure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100008⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 372 (1736), pp.20170279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2017.0279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467590v1</w:t>
+                <w:t xml:space="preserve">hal-01945372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination: the good, the bad and the variable</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anna Santure</w:t>
+                <w:t xml:space="preserve">Bioluminescent sexually selected traits as an engine for biodiversity across animal species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 372 (1736), pp.20170279. </w:t>
+              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2017.0279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945372v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential gene expression according to race and host plant in the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isobel Eyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Duvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (17), pp.4197-4215. </w:t>
@@ -2414,740 +2414,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking signatures of reinforcement at the genetic level: a hitchhiking mapping and candidate gene approach in the house mouse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Caminade</w:t>
+                <w:t xml:space="preserve">Dynamics of Copy Number Variation in Host Races of the Pea Aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marios Thoma</w:t>
+                <w:t xml:space="preserve">Quentin Geissmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmin Latour</w:t>
+                <w:t xml:space="preserve">Jing-Jiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (16), pp.4222-4237. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (1), pp.63-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msu266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347099v1</w:t>
+                <w:t xml:space="preserve">hal-01945404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Copy Number Variation in Host Races of the Pea Aphid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Duvaux</w:t>
+                <w:t xml:space="preserve">Seeking signatures of reinforcement at the genetic level: a hitchhiking mapping and candidate gene approach in the house mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Geissmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Gharbi</w:t>
+                <w:t xml:space="preserve">Marios Thoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing-Jiang Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Ferrari</w:t>
+                <w:t xml:space="preserve">Yasmin Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32 (1), pp.63-80. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (16), pp.4222-4237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msu266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.13301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945404v1</w:t>
+                <w:t xml:space="preserve">hal-02347099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread host-dependent hybrid unfitness in the pea aphid species complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Peccoud</w:t>
+                <w:t xml:space="preserve">Sexual selection against natural hybrids may contribute to reinforcement in a house mouse hybrid zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmin Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon de La Huerta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+                <w:t xml:space="preserve">Marco Perriat-Sanguinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boursot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.12478⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (1776), pp.20132733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2013.2733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208754v1</w:t>
+                <w:t xml:space="preserve">hal-02347496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual selection against natural hybrids may contribute to reinforcement in a house mouse hybrid zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmin Latour</w:t>
+                <w:t xml:space="preserve">Widespread host-dependent hybrid unfitness in the pea aphid species complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon de La Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Perriat-Sanguinet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carole Smadja</w:t>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 281 (1776), pp.20132733. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (10), pp.2983-2995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2013.2733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evo.12478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347496v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of the mechanisms underlying speciation on Lord Howe Island</w:t>
+                <w:t xml:space="preserve">Genital divergence in sympatric sister snails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Papadopulos</w:t>
+                <w:t xml:space="preserve">J. Hollander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Butlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Price</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Reid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 26 (4), pp.733-745. </w:t>
+              <w:t xml:space="preserve">, 2013, 26 (1), pp.210-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.12071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945462v1</w:t>
+                <w:t xml:space="preserve">hal-01945469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome Characterisation of the Ant Formica exsecta with New Insights into the Evolution of Desaturase Genes in Social Hymenoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène E Badouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gregson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3218,144 +3201,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genital divergence in sympatric sister snails</w:t>
+                <w:t xml:space="preserve">A comparative analysis of the mechanisms underlying speciation on Lord Howe Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hollander</w:t>
+                <w:t xml:space="preserve">A. Papadopulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hipperson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 26 (1), pp.210-215. </w:t>
+              <w:t xml:space="preserve">, 2013, 26 (4), pp.733-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.12029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945469v1</w:t>
+                <w:t xml:space="preserve">hal-01945462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization and speciation</w:t>
               </w:r>
@@ -3527,51 +3527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 66 (9), pp.2723 - 2738. </w:t>
@@ -3706,649 +3706,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation genomics: the next generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome annotation and comparative analyses of the odorant-binding proteins and chemosensory proteins in the pea aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Reger</w:t>
+                <w:t xml:space="preserve">J.-J. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philine G.D. Feulner</w:t>
+                <w:t xml:space="preserve">F. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.-L. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Galindo</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2010.09.002⟩</w:t>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19, pp.113-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2009.00919.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945554v1</w:t>
+                <w:t xml:space="preserve">hal-01945559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome annotation and comparative analyses of the odorant-binding proteins and chemosensory proteins in the pea aphid Acyrthosiphon pisum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Zhou</w:t>
+                <w:t xml:space="preserve">Adaptation genomics: the next generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Stapley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vieira</w:t>
+                <w:t xml:space="preserve">Julia Reger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X.-L. He</w:t>
+                <w:t xml:space="preserve">Philine G.D. Feulner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Liu</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (12), pp.705-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2010.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2009.00919.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01945559v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Gene Family Expansions and Adaptive Evolution for Odorant and Gustatory Receptors in the Pea Aphid, Acyrthosiphon pisum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid sterility and inviability in the parasitic fungal species complex Microbotryum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Butlin</w:t>
+                <w:t xml:space="preserve">D. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Robertson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Refrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Devier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msp116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (4), pp.683-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01702.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945562v1</w:t>
+                <w:t xml:space="preserve">hal-01945567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the scent of speciation: the chemosensory system and its role in premating isolation</w:t>
+                <w:t xml:space="preserve">Large Gene Family Expansions and Adaptive Evolution for Odorant and Gustatory Receptors in the Pea Aphid, Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Butlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Robertson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2008.55⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (9), pp.2073-2086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msp116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945569v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid sterility and inviability in the parasitic fungal species complex Microbotryum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the scent of speciation: the chemosensory system and its role in premating isolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Butlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 22 (4), pp.683-698. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (1), pp.77-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01702.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2008.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945567v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitching a lift on the road to speciation.</w:t>
               </w:r>
@@ -4638,577 +4638,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferences of selection and migration in the Danish house mouse hybrid zone</w:t>
+                <w:t xml:space="preserve">Testing for selection on the androgen-binding protein in the Danish mouse hybrid zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Raufaste</w:t>
+                <w:t xml:space="preserve">Barbara Dod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Orth</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Karn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boursot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 84 (3), pp.593-616. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00457.x⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 84 (3), pp.447-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00446.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946507v1</w:t>
+                <w:t xml:space="preserve">hal-01946510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrical reproductive character displacement in the house mouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferences of selection and migration in the Danish house mouse hybrid zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Orth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Senet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2005.00944.x⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 84 (3), pp.593-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00457.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946505v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing for selection on the androgen-binding protein in the Danish mouse hybrid zone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymmetrical reproductive character displacement in the house mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Karn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boursot</w:t>
+                <w:t xml:space="preserve">G. Ganem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 84 (3), pp.447-459. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (6), pp.1485-1493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00446.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2005.00944.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946510v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive character displacement is not the only possible outcome of reinforcement.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong premating divergence in a unimodal hybrid zone between two subspecies of the house mouse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. R. Lemmon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Kirkpatrick</w:t>
+                <w:t xml:space="preserve">C Catalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ganem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 17 (1), pp.177-83. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1420-9101.2003.00643.x⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 17 (1), pp.165-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1420-9101.2003.00647.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946520v1</w:t>
+                <w:t xml:space="preserve">hal-01946514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong premating divergence in a unimodal hybrid zone between two subspecies of the house mouse.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproductive character displacement is not the only possible outcome of reinforcement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Lemmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Catalan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Ganem</w:t>
+                <w:t xml:space="preserve">M. Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 17 (1), pp.165-76. </w:t>
+              <w:t xml:space="preserve">, 2004, 17 (1), pp.177-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1420-9101.2003.00647.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1420-9101.2003.00643.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946514v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspecies recognition in the house mouse: a study of two populations from the border of a hybrid zone</w:t>
               </w:r>
@@ -5707,381 +5707,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time to publish ethically: DAFNEE, a database of academia-friendly journals in ecology and evolutionary biology.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boëte</w:t>
+                <w:t xml:space="preserve">A standardised framework for classifying estimates of reproductive isolation across the Tree of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonah Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Cooney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonna Kulmuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Lohse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157188v1</w:t>
+                <w:t xml:space="preserve">hal-05391574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of aridity in shaping adaptive genomic divergence and population connectivity in a Southern African rodent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Galan</w:t>
+                <w:t xml:space="preserve">Time to publish ethically: DAFNEE, a database of academia-friendly journals in ecology and evolutionary biology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boëte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368585v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standardised framework for classifying estimates of reproductive isolation across the Tree of Life</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of aridity in shaping adaptive genomic divergence and population connectivity in a Southern African rodent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamilcar Socrates Keilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Sophie Fiston-Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Cooney</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05391574v1</w:t>
+                <w:t xml:space="preserve">hal-05368585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6360,51 +6360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156900v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Fenton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ferrari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17795" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384817v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bibal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik B. Dopman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry L. Shaw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Servedio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K. Butlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Smadja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041432" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Stankowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asher D Cutter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Satokangas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A Lerch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rolland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolinnean/kzae001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864599v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caminade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.190" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Butlin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bank" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Barton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14235" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565709v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry North" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0540" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945350v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/695136" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hurst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beynon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Armstrong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Davidson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Roberts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44992" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532713v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Tucker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hopkins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13818" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Stapley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine Feulner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Johnston" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Santure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0455" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Tusso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boursot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14212" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467590v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Groot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945372v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2017.0279" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13771" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945394v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dunning" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hipperson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butlin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12895" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hutton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12933" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02347099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Thoma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Latour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13301" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945404v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Geissmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Jiang Zhou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu266" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208754v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de La Huerta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Laurence" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12478" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02347496v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perriat-Sanguinet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2733" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945462v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papadopulos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Price" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12071" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gregson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Galindo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Sundstr&#246;m" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068200" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hollander" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reid" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12029" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945468v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albach" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ansell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arntzen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baird" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02599.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Canb&#228;ck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01612.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05350.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-76TMW8SP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945554v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Reger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine G.D. Feulner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2010.09.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PB4LWBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945559v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Zhou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vieira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-L. He" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00919.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robertson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp116" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945569v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2008.55" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945567v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vienne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Refr&#233;gier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hood" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guigue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01702.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945570v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03917.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F8157A179CE13940F709F4E8EAF8B54A2324B76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guila Ganem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arm127" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-DW34DWM4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946503v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800826" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946507v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raufaste" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Orth" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Senet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00457.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946505v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ganem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.00944.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dod" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Karn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00446.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946520v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Lemmon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirkpatrick" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2003.00643.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946514v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Catalan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2003.00647.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946521v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/13.3.312" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226826v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Keilani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Caminade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266567v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266566v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119329695.ch6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157188v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05368585v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilcar Socrates Keilani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391574v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Walker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cooney" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonna Kulmuni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Lohse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Meier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266576v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384817v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bibal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156900v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Fenton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ferrari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17795" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik B. Dopman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry L. Shaw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Servedio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K. Butlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Smadja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041432" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Stankowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asher D Cutter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Satokangas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A Lerch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rolland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolinnean/kzae001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864599v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caminade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.190" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Butlin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bank" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Barton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14235" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565709v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry North" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0540" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/695136" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Tusso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boursot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14212" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Stapley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine Feulner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Johnston" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Santure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0455" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hurst" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beynon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Armstrong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Davidson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Roberts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44992" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Tucker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hopkins" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13818" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2017.0279" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467590v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Groot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13771" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945394v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dunning" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hipperson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butlin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12895" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hutton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12933" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945404v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Geissmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Jiang Zhou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu266" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02347099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Thoma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Latour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13301" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02347496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perriat-Sanguinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2733" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208754v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de La Huerta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Laurence" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12478" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hollander" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gregson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Galindo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Sundstr&#246;m" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068200" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papadopulos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Price" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12071" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945468v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albach" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ansell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arntzen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baird" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02599.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Canb&#228;ck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01612.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05350.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-76TMW8SP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945559v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Zhou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vieira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-L. He" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00919.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945554v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Reger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine G.D. Feulner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2010.09.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PB4LWBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945567v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vienne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Refr&#233;gier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hood" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guigue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01702.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945562v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robertson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp116" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945569v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2008.55" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945570v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03917.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F8157A179CE13940F709F4E8EAF8B54A2324B76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guila Ganem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arm127" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-DW34DWM4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946503v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800826" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dod" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Karn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00446.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946507v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raufaste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Orth" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Senet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00457.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946505v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ganem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.00944.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946514v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Catalan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2003.00647.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946520v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Lemmon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirkpatrick" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2003.00643.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946521v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/13.3.312" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226826v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Keilani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Caminade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266567v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266566v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119329695.ch6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391574v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Walker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cooney" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonna Kulmuni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Lohse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Meier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157188v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05368585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilcar Socrates Keilani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266576v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>