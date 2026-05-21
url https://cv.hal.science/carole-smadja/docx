--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1259,291 +1259,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do changes in gene expression contribute to sexual isolation and reinforcement in the house mouse?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation in recombination frequency and distribution across eukaryotes: patterns and processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Tusso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dany Severac</w:t>
+                <w:t xml:space="preserve">Jessica Stapley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boursot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philine Feulner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Santure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14212⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 372 (1736), pp.20160455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815471v1</w:t>
+                <w:t xml:space="preserve">hal-01945363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in recombination frequency and distribution across eukaryotes: patterns and processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philine Feulner</w:t>
+                <w:t xml:space="preserve">Do changes in gene expression contribute to sexual isolation and reinforcement in the house mouse?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Loire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Johnston</w:t>
+                <w:t xml:space="preserve">Sergio Tusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Santure</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Boursot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 372 (1736), pp.20160455. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (19), pp.5189 - 5202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945363v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular heterogeneity in major urinary proteins of Mus musculus subspecies: potential candidates involved in speciation</w:t>
               </w:r>
@@ -1797,90 +1797,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombination: the good, the bad and the variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Stapley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philine Feulner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Santure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2414,364 +2414,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Copy Number Variation in Host Races of the Pea Aphid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Duvaux</w:t>
+                <w:t xml:space="preserve">Seeking signatures of reinforcement at the genetic level: a hitchhiking mapping and candidate gene approach in the house mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Geissmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Gharbi</w:t>
+                <w:t xml:space="preserve">Marios Thoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing-Jiang Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Ferrari</w:t>
+                <w:t xml:space="preserve">Yasmin Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32 (1), pp.63-80. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (16), pp.4222-4237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msu266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.13301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945404v1</w:t>
+                <w:t xml:space="preserve">hal-02347099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking signatures of reinforcement at the genetic level: a hitchhiking mapping and candidate gene approach in the house mouse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Caminade</w:t>
+                <w:t xml:space="preserve">Dynamics of Copy Number Variation in Host Races of the Pea Aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marios Thoma</w:t>
+                <w:t xml:space="preserve">Quentin Geissmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmin Latour</w:t>
+                <w:t xml:space="preserve">Jing-Jiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (16), pp.4222-4237. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (1), pp.63-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msu266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347099v1</w:t>
+                <w:t xml:space="preserve">hal-01945404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual selection against natural hybrids may contribute to reinforcement in a house mouse hybrid zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Perriat-Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boursot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3706,649 +3706,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome annotation and comparative analyses of the odorant-binding proteins and chemosensory proteins in the pea aphid Acyrthosiphon pisum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation genomics: the next generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Stapley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J. Zhou</w:t>
+                <w:t xml:space="preserve">Julia Reger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vieira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X.-L. He</w:t>
+                <w:t xml:space="preserve">Philine G.D. Feulner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Liu</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2009.00919.x⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (12), pp.705-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2010.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945559v1</w:t>
+                <w:t xml:space="preserve">hal-01945554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation genomics: the next generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Stapley</w:t>
+                <w:t xml:space="preserve">Genome annotation and comparative analyses of the odorant-binding proteins and chemosensory proteins in the pea aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Reger</w:t>
+                <w:t xml:space="preserve">F. Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philine G.D. Feulner</w:t>
+                <w:t xml:space="preserve">X.-L. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Galindo</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2010.09.002⟩</w:t>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19, pp.113-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2009.00919.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01945554v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid sterility and inviability in the parasitic fungal species complex Microbotryum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Gene Family Expansions and Adaptive Evolution for Odorant and Gustatory Receptors in the Pea Aphid, Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. de Vienne</w:t>
+                <w:t xml:space="preserve">P. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Butlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Refrégier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01702.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (9), pp.2073-2086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msp116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945567v1</w:t>
+                <w:t xml:space="preserve">hal-01945562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Gene Family Expansions and Adaptive Evolution for Odorant and Gustatory Receptors in the Pea Aphid, Acyrthosiphon pisum</w:t>
+                <w:t xml:space="preserve">On the scent of speciation: the chemosensory system and its role in premating isolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Butlin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Robertson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msp116⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (1), pp.77-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2008.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945562v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the scent of speciation: the chemosensory system and its role in premating isolation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hybrid sterility and inviability in the parasitic fungal species complex Microbotryum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Refrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Devier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102 (1), pp.77-97. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (4), pp.683-698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hdy.2008.55⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2009.01702.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945569v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitching a lift on the road to speciation.</w:t>
               </w:r>
@@ -4638,369 +4638,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing for selection on the androgen-binding protein in the Danish mouse hybrid zone</w:t>
+                <w:t xml:space="preserve">Inferences of selection and migration in the Danish house mouse hybrid zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Dod</w:t>
+                <w:t xml:space="preserve">Nathalie Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Orth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Senet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 84 (3), pp.447-459. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00446.x⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 84 (3), pp.593-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00457.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946510v1</w:t>
+                <w:t xml:space="preserve">hal-01946507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferences of selection and migration in the Danish house mouse hybrid zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Raufaste</w:t>
+                <w:t xml:space="preserve">Asymmetrical reproductive character displacement in the house mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Orth</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Ganem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00457.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (6), pp.1485-1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2005.00944.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946507v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrical reproductive character displacement in the house mouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing for selection on the androgen-binding protein in the Danish mouse hybrid zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ganem</w:t>
+                <w:t xml:space="preserve">Robert Karn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boursot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 18 (6), pp.1485-1493. </w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 84 (3), pp.447-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2005.00944.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00446.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946505v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong premating divergence in a unimodal hybrid zone between two subspecies of the house mouse.</w:t>
               </w:r>
@@ -5012,51 +5012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Catalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ganem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 17 (1), pp.165-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5825,263 +5825,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time to publish ethically: DAFNEE, a database of academia-friendly journals in ecology and evolutionary biology.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boëte</w:t>
+                <w:t xml:space="preserve">Role of aridity in shaping adaptive genomic divergence and population connectivity in a Southern African rodent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamilcar Socrates Keilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Sophie Fiston-Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157188v1</w:t>
+                <w:t xml:space="preserve">hal-05368585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of aridity in shaping adaptive genomic divergence and population connectivity in a Southern African rodent</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time to publish ethically: DAFNEE, a database of academia-friendly journals in ecology and evolutionary biology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boëte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Galan</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05368585v1</w:t>
+                <w:t xml:space="preserve">hal-05157188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6360,51 +6360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384817v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bibal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156900v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Fenton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ferrari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17795" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik B. Dopman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry L. Shaw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Servedio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K. Butlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Smadja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041432" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Stankowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asher D Cutter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Satokangas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A Lerch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rolland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolinnean/kzae001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864599v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caminade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.190" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Butlin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bank" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Barton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14235" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565709v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry North" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0540" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/695136" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Tusso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boursot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14212" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Stapley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine Feulner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Johnston" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Santure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0455" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hurst" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beynon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Armstrong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Davidson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Roberts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44992" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Tucker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hopkins" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13818" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2017.0279" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467590v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Groot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13771" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945394v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dunning" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hipperson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butlin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12895" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hutton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12933" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945404v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Geissmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Jiang Zhou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu266" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02347099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Thoma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Latour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13301" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02347496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perriat-Sanguinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2733" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208754v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de La Huerta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Laurence" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12478" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hollander" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gregson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Galindo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Sundstr&#246;m" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068200" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papadopulos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Price" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12071" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945468v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albach" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ansell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arntzen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baird" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02599.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Canb&#228;ck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01612.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05350.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-76TMW8SP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945559v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Zhou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vieira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-L. He" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00919.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945554v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Reger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine G.D. Feulner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2010.09.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PB4LWBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945567v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vienne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Refr&#233;gier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hood" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guigue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01702.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945562v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robertson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp116" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945569v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2008.55" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945570v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03917.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F8157A179CE13940F709F4E8EAF8B54A2324B76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guila Ganem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arm127" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-DW34DWM4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946503v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800826" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dod" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Karn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00446.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946507v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raufaste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Orth" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Senet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00457.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946505v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ganem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.00944.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946514v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Catalan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2003.00647.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946520v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Lemmon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirkpatrick" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2003.00643.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946521v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/13.3.312" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226826v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Keilani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Caminade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266567v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266566v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119329695.ch6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391574v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Walker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cooney" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonna Kulmuni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Lohse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Meier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157188v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05368585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilcar Socrates Keilani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266576v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384817v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bibal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156900v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Fenton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ferrari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17795" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik B. Dopman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry L. Shaw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Servedio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger K. Butlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Smadja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041432" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Stankowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asher D Cutter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Satokangas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A Lerch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rolland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolinnean/kzae001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864599v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Loire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caminade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.190" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Butlin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bank" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Barton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14235" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565709v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry North" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0540" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/695136" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945363v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Stapley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine Feulner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Johnston" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Santure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0455" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815471v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Tusso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boursot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14212" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hurst" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beynon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Armstrong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Davidson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Roberts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44992" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Tucker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hopkins" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13818" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945372v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2017.0279" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467590v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Groot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13771" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945394v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dunning" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hipperson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butlin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Devaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12895" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hutton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12933" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02347099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Thoma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Latour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13301" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945404v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Geissmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Jiang Zhou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu266" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02347496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perriat-Sanguinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2733" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208754v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de La Huerta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Laurence" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12478" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hollander" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gregson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Galindo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Sundstr&#246;m" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068200" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papadopulos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Price" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12071" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945468v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albach" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ansell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arntzen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baird" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02599.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Canb&#228;ck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01612.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05350.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-76TMW8SP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945554v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Reger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philine G.D. Feulner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2010.09.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PB4LWBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945559v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Zhou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vieira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-L. He" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00919.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945562v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robertson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp116" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945569v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2008.55" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945567v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vienne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Refr&#233;gier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hood" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guigue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01702.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945570v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03917.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F8157A179CE13940F709F4E8EAF8B54A2324B76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guila Ganem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arm127" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-DW34DWM4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946503v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800826" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946507v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raufaste" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Orth" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Senet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00457.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946505v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ganem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.00944.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dod" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Karn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00446.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946514v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Catalan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2003.00647.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946520v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Lemmon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirkpatrick" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.2003.00643.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946521v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/13.3.312" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226826v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Keilani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Caminade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loiseau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266567v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266566v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119329695.ch6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391574v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Walker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cooney" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonna Kulmuni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Lohse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Meier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05368585v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilcar Socrates Keilani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157188v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266576v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>