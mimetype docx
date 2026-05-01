--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -335,256 +335,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones à faibles émissions : au-delà de verdir l’automobile, un levier vers les mobilités durables</w:t>
+                <w:t xml:space="preserve">Condom use prevalence during the COVID-19 pandemic among female sex workers in Dakar, Senegal: a retrospective, cross-sectional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mathy</w:t>
+                <w:t xml:space="preserve">Wen Qiang Toh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Treibich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandie Szawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhadj Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Policy and Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapol/czaf023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055186v1</w:t>
+                <w:t xml:space="preserve">hal-05167860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condom use prevalence during the COVID-19 pandemic among female sex workers in Dakar, Senegal: a retrospective, cross-sectional analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wen Qiang Toh</w:t>
+                <w:t xml:space="preserve">Zones à faibles émissions : au-delà de verdir l’automobile, un levier vers les mobilités durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Treibich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy and Planning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167860v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the prevalence of child labour in the cocoa industry via indirect elicitation methods: a mixed-methods study</w:t>
               </w:r>
@@ -609,51 +609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Ndiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Treibich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -730,51 +730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Procureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Szawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Treibich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -838,51 +838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trading HIV for sheep: Risky sexual behavior and the response of female sex workers to Tabaski in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -972,51 +972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reforming the registration policy of female sex workers in Senegal? Evidence from a discrete choice experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Szawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Treibich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1119,51 +1119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vélo, bus, tram… Votre moyen de transport influence aussi celui de votre entourage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lambotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Risch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1344,51 +1344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling peer effects in transportation mode choice: The example of active commuting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lambotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Risch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1591,51 +1591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1693,256 +1693,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781415v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic safety and norms of compliance with rules: An exploratory study</w:t>
+                <w:t xml:space="preserve">Sibling status, home birth, tattoos and stitches are risk factors for chronic hepatitis B virus infection in Senegalese children: A cross‐sectional survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Laurent</w:t>
+                <w:t xml:space="preserve">Lauren Périères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sangnier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camelia Protopopescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gora Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (11), pp.1515-1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvh.13589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675955v1</w:t>
+                <w:t xml:space="preserve">hal-03355358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibling status, home birth, tattoos and stitches are risk factors for chronic hepatitis B virus infection in Senegalese children: A cross‐sectional survey</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traffic safety and norms of compliance with rules: An exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Hadji Ba</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sangnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Treibich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (4), pp.2464-2483</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355358v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk aversion and HIV/AIDS: Evidence from Senegalese female sex workers</w:t>
               </w:r>
@@ -2442,636 +2442,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The expected and unexpected benefits of dispensing the exact number of pills</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying population preferences around vaccination against severe but rare diseases: A conjoint analysis among French university students, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Seanehia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Treibich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t>
+                <w:t xml:space="preserve">Christine Holmberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ventelou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacqueline Müller-Nordhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Casin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184420⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (20), pp.2676 - 2684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2017.03.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611059v1</w:t>
+                <w:t xml:space="preserve">hal-01557970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a short-form questionnaire to check patients’ adherence to antibiotic treatments in an outpatient setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Treibich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (6), pp.978 - 980. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckx146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying population preferences around vaccination against severe but rare diseases: A conjoint analysis among French university students, 2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The expected and unexpected benefits of dispensing the exact number of pills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Treibich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lescher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joy Seanehia</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2017.03.086⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (9), pp.e0184420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557970v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do some motorbike riders wear a helmet and others don’t? Evidence from Delhi, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Treibich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88 (C), pp.318-336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tra.2016.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Self-Reported Risk Aversion Time Variant?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeun Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Treibich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 125 (4), pp.547--570. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/redp.254.0547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of road traffic crash fatalities across Indian States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Treibich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (8), pp.915-930. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hec.2870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01511061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3081,314 +3093,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 17 Diffusion de messages alimentaires et relations sociales des enfants à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Berlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rouveirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudier les changements de comportements alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Quae, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4069-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol of an Interdisciplinary and Multidimensional Assessment of Pollution Reduction Measures in Urban Areas: MobilAir Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wolfgang Buchholz; Anil Markandya; Dirk Rübbelke; Stefan Vögele. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancillary Benefits of Climate Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.325-345, 2020, Springer Climate, 978-3-030-30978-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-30978-7_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3398,147 +3410,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QAMECS-SHS, Représentations, perceptions et pratiques de mobilité: quelles implications pour les politiques publiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane La Branche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Programme Primequal, ADEME. 2021, pp.92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3548,100 +3560,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four Essays on the Economics of Road Risks in India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Treibich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economics and Finance. École des Hautes Études en Sciences Sociales; Erasmus University, Rotterdam, 2014. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02474075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3651,105 +3663,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des comportements de santé et pro-environnementaux : expérimentations de terrain et interactions sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Treibich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Grenoble - Alpes, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05150251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3817,51 +3829,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E659D59"/>
+    <w:nsid w:val="E8CB020E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4048,51 +4060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carole.treibich@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553918v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia L&#233;pine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wally Toh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Treibich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhag004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167860v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Qiang Toh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Szawlowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cust" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Mbaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czaf023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791105v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Lepine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ndiore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-024-01054-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Procureur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Mbaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306803" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271238v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Powell&#8208;jackson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Radice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4756" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Lagarde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Gueye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289882" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Risch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102663v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Haire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Effron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-023-04039-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194873v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2023.102868" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Bell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2022.101221" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sangnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03355358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren P&#233;ri&#232;res" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gora Lo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marcellin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13589" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926420v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben D&#8217;exelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113326" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Ndour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vickerman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czz155" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.3835" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiro Ito" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.3791" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lescher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184420" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01676452v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx146" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01557970v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Seanehia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Holmberg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M&#252;ller-Nordhorn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Casin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2017.03.086" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440287v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grimm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.04.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457331v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeun Jung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.254.0547" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.2870" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497265v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Berlin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rouveirol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Santini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4069-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-30978-7_18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30978-7_18" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510006v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rejeb" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02474075v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05150251v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carole.treibich@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553918v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia L&#233;pine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wally Toh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Treibich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhag004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167860v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Qiang Toh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Szawlowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cust" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Mbaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czaf023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055186v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791105v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Lepine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ndiore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-024-01054-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Procureur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Mbaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306803" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271238v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Powell&#8208;jackson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Radice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4756" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Lagarde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Gueye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289882" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Risch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102663v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Haire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Effron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-023-04039-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194873v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2023.102868" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Bell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2022.101221" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03355358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren P&#233;ri&#232;res" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gora Lo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marcellin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13589" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sangnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926420v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben D&#8217;exelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113326" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Ndour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vickerman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czz155" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.3835" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiro Ito" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.3791" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01557970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Seanehia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Holmberg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M&#252;ller-Nordhorn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Casin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2017.03.086" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQW5MQ0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01676452v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx146" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611059v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lescher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184420" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440287v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grimm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.04.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457331v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeun Jung" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.254.0547" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511061v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.2870" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Berlin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rouveirol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Santini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4069-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399821v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-30978-7_18" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30978-7_18" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510006v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rejeb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02474075v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05150251v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>