--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -335,256 +335,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condom use prevalence during the COVID-19 pandemic among female sex workers in Dakar, Senegal: a retrospective, cross-sectional analysis</w:t>
+                <w:t xml:space="preserve">Zones à faibles émissions : au-delà de verdir l’automobile, un levier vers les mobilités durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Qiang Toh</w:t>
+                <w:t xml:space="preserve">Sandrine Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Treibich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy and Planning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167860v1</w:t>
+                <w:t xml:space="preserve">hal-05055186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones à faibles émissions : au-delà de verdir l’automobile, un levier vers les mobilités durables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Condom use prevalence during the COVID-19 pandemic among female sex workers in Dakar, Senegal: a retrospective, cross-sectional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Qiang Toh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Treibich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Szawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mathy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elhadj Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Policy and Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapol/czaf023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055186v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the prevalence of child labour in the cocoa industry via indirect elicitation methods: a mixed-methods study</w:t>
               </w:r>
@@ -609,51 +609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Ndiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Treibich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -730,51 +730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Procureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Szawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Treibich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -838,51 +838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trading HIV for sheep: Risky sexual behavior and the response of female sex workers to Tabaski in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -972,51 +972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reforming the registration policy of female sex workers in Senegal? Evidence from a discrete choice experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Szawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Treibich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1119,51 +1119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vélo, bus, tram… Votre moyen de transport influence aussi celui de votre entourage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lambotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Risch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1344,51 +1344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling peer effects in transportation mode choice: The example of active commuting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lambotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Risch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1591,51 +1591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1693,256 +1693,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781415v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibling status, home birth, tattoos and stitches are risk factors for chronic hepatitis B virus infection in Senegalese children: A cross‐sectional survey</w:t>
+                <w:t xml:space="preserve">Traffic safety and norms of compliance with rules: An exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Périères</w:t>
+                <w:t xml:space="preserve">Hélène Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelia Protopopescu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Sangnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Treibich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (4), pp.2464-2483</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355358v1</w:t>
+                <w:t xml:space="preserve">hal-03675955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic safety and norms of compliance with rules: An exploratory study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sibling status, home birth, tattoos and stitches are risk factors for chronic hepatitis B virus infection in Senegalese children: A cross‐sectional survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Périères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Protopopescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gora Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Laurent</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">El Hadji Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (11), pp.1515-1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvh.13589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675955v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk aversion and HIV/AIDS: Evidence from Senegalese female sex workers</w:t>
               </w:r>
@@ -2588,235 +2588,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a short-form questionnaire to check patients’ adherence to antibiotic treatments in an outpatient setting</w:t>
+                <w:t xml:space="preserve">The expected and unexpected benefits of dispensing the exact number of pills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Treibich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lescher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Sagaon-Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx146⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (9), pp.e0184420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676452v1</w:t>
+                <w:t xml:space="preserve">hal-01611059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The expected and unexpected benefits of dispensing the exact number of pills</w:t>
+                <w:t xml:space="preserve">Validation of a short-form questionnaire to check patients’ adherence to antibiotic treatments in an outpatient setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Treibich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (9), pp.e0184420. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (6), pp.978 - 980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611059v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do some motorbike riders wear a helmet and others don’t? Evidence from Delhi, India</w:t>
               </w:r>
@@ -3241,64 +3241,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol of an Interdisciplinary and Multidimensional Assessment of Pollution Reduction Measures in Urban Areas: MobilAir Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3424,64 +3424,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QAMECS-SHS, Représentations, perceptions et pratiques de mobilité: quelles implications pour les politiques publiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3829,51 +3829,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8CB020E"/>
+    <w:nsid w:val="33DD2C20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4060,51 +4060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carole.treibich@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553918v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia L&#233;pine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wally Toh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Treibich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhag004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167860v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Qiang Toh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Szawlowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cust" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Mbaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czaf023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055186v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791105v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Lepine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ndiore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-024-01054-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Procureur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Mbaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306803" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271238v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Powell&#8208;jackson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Radice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4756" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Lagarde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Gueye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289882" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Risch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102663v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Haire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Effron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-023-04039-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194873v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2023.102868" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Bell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2022.101221" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03355358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren P&#233;ri&#232;res" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gora Lo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marcellin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13589" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sangnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926420v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben D&#8217;exelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113326" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Ndour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vickerman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czz155" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.3835" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiro Ito" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.3791" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01557970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Seanehia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Holmberg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M&#252;ller-Nordhorn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Casin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2017.03.086" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQW5MQ0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01676452v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx146" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611059v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lescher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184420" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440287v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grimm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.04.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457331v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeun Jung" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.254.0547" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511061v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.2870" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Berlin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rouveirol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Santini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4069-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399821v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-30978-7_18" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30978-7_18" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510006v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rejeb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02474075v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05150251v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carole.treibich@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553918v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia L&#233;pine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wally Toh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Treibich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhag004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055186v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167860v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Qiang Toh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Szawlowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cust" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Mbaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czaf023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791105v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Lepine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ndiore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-024-01054-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Procureur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Mbaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306803" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271238v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Powell&#8208;jackson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Radice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4756" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04374173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Lagarde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Gueye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289882" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Risch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102663v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Haire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Effron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-023-04039-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194873v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2023.102868" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Bell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2022.101221" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sangnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03355358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren P&#233;ri&#232;res" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gora Lo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marcellin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13589" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926420v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben D&#8217;exelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113326" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Ndour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vickerman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czz155" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.3835" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiro Ito" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.3791" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01557970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Seanehia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Holmberg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M&#252;ller-Nordhorn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Casin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2017.03.086" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQW5MQ0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lescher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sagaon-Teyssier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184420" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01676452v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx146" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01440287v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grimm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.04.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457331v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeun Jung" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.254.0547" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511061v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.2870" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Berlin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rouveirol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Santini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4069-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399821v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-30978-7_18" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30978-7_18" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510006v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rejeb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02474075v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05150251v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>