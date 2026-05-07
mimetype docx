--- v0 (2026-03-17)
+++ v1 (2026-05-07)
@@ -1224,277 +1224,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of thermal conductivity degradation induced by heavy ion irradiation in ceramic materials</w:t>
+                <w:t xml:space="preserve">Thermal conductivity degradation induced by heavy ion irradiation at room temperature in ceramic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Gomes</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carlot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41 (3)</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 153 (1), pp.87-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352303v1</w:t>
+                <w:t xml:space="preserve">hal-00352312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity degradation induced by heavy ion irradiation at room temperature in ceramic materials</w:t>
+                <w:t xml:space="preserve">Characterization of thermal conductivity degradation induced by heavy ion irradiation in ceramic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. David</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P Roger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 153 (1), pp.87-90</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352312v1</w:t>
+                <w:t xml:space="preserve">hal-00352303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for the presence of U-Mo-Al ternary compounds in the UMo/Al interaction layer grown by thermal annealing: a coupled µ-XRD/µ-XAS study</w:t>
               </w:r>
@@ -3188,51 +3188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02066505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertolus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Freyss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dorado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiet Hoang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.02.026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riglet-Martial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier-Devals" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.12.021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC5XKFGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863764v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Konings" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Somers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degroote" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2011.08.021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Carlot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoisne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fraczkiewicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.035126" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.01.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q3NHMGK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Brutzel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32KBGZBM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wieschalla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tucoulou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabathier C." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60JV9XHC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874667v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.180" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FDJ3HVQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352303v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Roger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352312v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419223v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889807040010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQTS7W9J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baclet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dormeval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Havela" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.035101" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Castelier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.047" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2HNMKBF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02868588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dormeval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baclet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rofidal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Fournier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(02)00997-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mesnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niepce" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Normand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997180" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Niepce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996408" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/297D0A161C320CEF06BCBDA7601C62F31BC48540/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00688383v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouffard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.069" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4ZKL9HM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942014v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Calzavara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379660v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gilabert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRBKVTGR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825672v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.158" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXHGS14L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02066505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertolus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Freyss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dorado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiet Hoang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.02.026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riglet-Martial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier-Devals" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.12.021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC5XKFGF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863764v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Konings" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Somers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degroote" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2011.08.021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Carlot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoisne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fraczkiewicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.035126" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.01.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q3NHMGK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Brutzel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32KBGZBM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wieschalla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tucoulou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabathier C." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60JV9XHC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874667v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.180" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FDJ3HVQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Roger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352303v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419223v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889807040010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQTS7W9J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baclet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dormeval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Havela" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.035101" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Castelier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.047" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2HNMKBF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02868588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dormeval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baclet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rofidal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Fournier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(02)00997-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mesnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niepce" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Normand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997180" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Niepce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996408" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/297D0A161C320CEF06BCBDA7601C62F31BC48540/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00688383v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouffard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.069" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4ZKL9HM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942014v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Honkim&#228;ki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Calzavara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01018517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379660v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gilabert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRBKVTGR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825672v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.158" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXHGS14L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>