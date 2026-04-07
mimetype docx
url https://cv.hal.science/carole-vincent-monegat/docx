--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1038,319 +1038,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGRP-LB: An Inside View into the Mechanism of the Amidase Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The transposable element-rich genome of the cereal pest Sitophilus oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Orlans</w:t>
+                <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Vincent-Monegat</w:t>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agata Butryn</w:t>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22094957⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), pp.241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-021-01158-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03237949v1</w:t>
+                <w:t xml:space="preserve">hal-03627264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transposable element-rich genome of the cereal pest Sitophilus oryzae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">PGRP-LB: An Inside View into the Mechanism of the Amidase Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Orlans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monegat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Goubert</w:t>
+                <w:t xml:space="preserve">Catherine Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Balmand</w:t>
+                <w:t xml:space="preserve">Agata Butryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (1), pp.241. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (9), pp.4957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-021-01158-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22094957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627264v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+                <w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
@@ -1389,78 +1389,78 @@
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917617v1</w:t>
+                <w:t xml:space="preserve">hal-05190973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and morphological reorganization of endosymbiosis during metamorphosis accommodates adult metabolic requirements in a weevil</w:t>
               </w:r>
@@ -1574,51 +1574,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
@@ -1657,78 +1657,78 @@
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190973v1</w:t>
+                <w:t xml:space="preserve">hal-02917617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weevil pgrp-lb prevents endosymbiont TCT dissemination and chronic host systemic immune activation</w:t>
               </w:r>
@@ -2118,338 +2118,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic infection generates a local-like immune response of the bacteriome organ in insect symbiosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weevil endosymbiont dynamics is associated with a clamping of immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Vigneron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+                <w:t xml:space="preserve">F. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000368928⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2048-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01181294v1</w:t>
+                <w:t xml:space="preserve">hal-01449139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weevil endosymbiont dynamics is associated with a clamping of immunity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Moné</w:t>
+                <w:t xml:space="preserve">Systemic infection generates a local-like immune response of the bacteriome organ in insect symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vigneron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Parisot</w:t>
+                <w:t xml:space="preserve">Aurélien Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (1), pp.819. </w:t>
+              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (3), pp.290-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-2048-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000368928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449139v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01181294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insects recycle endosymbionts when the benefit is over</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2526,51 +2526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host gene response to endosymbiont and pathogen in the cereal weevil \textitSitophilus oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2712,51 +2712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 334 (6054), pp.362-365. </w:t>
@@ -3441,277 +3441,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive presence of insertion sequences in the genome of SOPE, the primary endosymbiont of the rice weevil Sitophilus oryzae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Massive presence of insertion sequences in the genome of SOPE, the primary endosymbiont of the rice weevil Sitophilus oryzae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugeni Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gil</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Vallier</w:t>
+                <w:t xml:space="preserve">María J Gosalbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 11 (1), pp.41-48</w:t>
+              <w:t xml:space="preserve">, 2008, 11 (1), pp.41-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391305v1</w:t>
+                <w:t xml:space="preserve">hal-00580895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive presence of insertion sequences in the genome of SOPE, the primary endosymbiont of the rice weevil Sitophilus oryzae.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eugeni Belda</w:t>
+                <w:t xml:space="preserve">Massive presence of insertion sequences in the genome of SOPE, the primary endosymbiont of the rice weevil Sitophilus oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Gosalbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María J Gosalbes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Vallier</w:t>
+                <w:t xml:space="preserve">L. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 11 (1), pp.41-8</w:t>
+              <w:t xml:space="preserve">, 2008, 11 (1), pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580895v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérégulations immunitaires chez les insectes symbiotiques phytophages : vers de nouvelles méthodes de contrôle de ces insectes ravageurs</w:t>
               </w:r>
@@ -3810,51 +3810,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3889,51 +3889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Lapetoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4219,418 +4219,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the molecular bases of host-endosymbiont interactions at critical developmental stages of a cereal weevil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+                <w:t xml:space="preserve">The red palm weevil Rhynchophorus ferrugineus in the OMICS and post-genomic eras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Hughes</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Seventh International Date Palm Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Khalifa, Mar 2022, Abu Dabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771926v1</w:t>
+                <w:t xml:space="preserve">hal-05567958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The assembly of the rice weevil Sitophilus oryzae is dominated by transposable elements and shades light on the evolution of endosymbiosis in a major crop pest.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Severine Balmand</w:t>
+                <w:t xml:space="preserve">Unravelling the molecular bases of host-endosymbiont interactions at critical developmental stages of a cereal weevil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod Genomics Symposium 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Notre Dame, United States</w:t>
+              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783673v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the molecular bases of the host-symbiont interactions at critical symbiotic stages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Hughes</w:t>
+                <w:t xml:space="preserve">The assembly of the rice weevil Sitophilus oryzae is dominated by transposable elements and shades light on the evolution of endosymbiosis in a major crop pest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular mechanisms of interspecies interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Virtual conference, Chile</w:t>
+              <w:t xml:space="preserve">Arthropod Genomics Symposium 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Notre Dame, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792785v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the molecular bases of the host-symbiont interactions at critical symbiotic stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4652,1952 +4652,1952 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaires du Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting up a Dual-RNAseq approach to unravel the modulation of symbiotic structures during the metamorphosis of the cereal weevil Sitophilus oryzae.</w:t>
+                <w:t xml:space="preserve">Unraveling the molecular bases of the host-symbiont interactions at critical symbiotic stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects: Immunity and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Entomology Society, Sep 2020, Virtual, France</w:t>
+              <w:t xml:space="preserve">Molecular mechanisms of interspecies interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual conference, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806873v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Dual-RNAseq strategy to unravel the molecular bases of host-symbiont interactions</w:t>
+                <w:t xml:space="preserve">Setting up a Dual-RNAseq approach to unravel the modulation of symbiotic structures during the metamorphosis of the cereal weevil Sitophilus oryzae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Réseau Ecologie des Interactions Durables (REID) et le réseau Immunologie des Invertébrés (IMMUNINV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Insects: Immunity and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Entomology Society, Sep 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784637v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGRP-LB, acteur majeur du maintien et du contrôle de l’endosymbiose chez le charançon des céréales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Orlans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Réseau Ecologie des Interactions Durables (REID) et le réseau Immunologie des Invertébrés (IMMUNINV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme makeover: Symbiosis remodeling and endosymbiont relocalization during host metamorphosis in the cereal weevil Sitophilus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Dual-RNAseq strategy to unravel the molecular bases of host-symbiont interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Microbial Ecology &amp; Environmental Microbiology Meeting - MEEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Melbourne (AUS), Australia</w:t>
+              <w:t xml:space="preserve">Colloque Réseau Ecologie des Interactions Durables (REID) et le réseau Immunologie des Invertébrés (IMMUNINV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784732v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriome local immune response protects endosymbionts against pathogens in insect symbiosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Masson</w:t>
+                <w:t xml:space="preserve">Extreme makeover: Symbiosis remodeling and endosymbiont relocalization during host metamorphosis in the cereal weevil Sitophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Vigneron</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ImmunInv 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Dijon, FRA. Université de Bourgogne (UB)., May 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">2nd Microbial Ecology &amp; Environmental Microbiology Meeting - MEEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795614v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du rôle de l'héxamérine dans l'activité phénoloxidase chez la cicadelle &amp;lt;em&amp;gt;Circulifer haematoceps&amp;lt;/em&amp;gt; et de son rôle dans la réponse à &amp;lt;em&amp;gt;Spiroplasma citri&amp;lt;/em&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
+                <w:t xml:space="preserve">Bacteriome local immune response protects endosymbionts against pathogens in insect symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immuninv 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">ImmunInv 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Dijon, FRA. Université de Bourgogne (UB)., May 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792181v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence d'une réponse immunitaire non-classique mais fonctionnelle chez un hémiptère vecteur de la bactérie &amp;lt;em&amp;gt;Spiroplasma citri&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Etude du rôle de l'héxamérine dans l'activité phénoloxidase chez la cicadelle &amp;lt;em&amp;gt;Circulifer haematoceps&amp;lt;/em&amp;gt; et de son rôle dans la réponse à &amp;lt;em&amp;gt;Spiroplasma citri&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Eliautout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Braquard-Varnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. colloque de biologie de l'insecte - CBI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Immuninv 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810916v1</w:t>
+                <w:t xml:space="preserve">hal-02792181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation immunitaire et contrôle des bactéries endosymbiotiques du charançon Sitophilus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Vigneron</w:t>
+                <w:t xml:space="preserve">Mise en évidence d'une réponse immunitaire non-classique mais fonctionnelle chez un hémiptère vecteur de la bactérie &amp;lt;em&amp;gt;Spiroplasma citri&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Eliautout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Login</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+                <w:t xml:space="preserve">Marylène Poirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immuninv 2012 - Congrès "Immunologie des Invertébrés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Perpignan Via Domitia (UPVD). UMR5244 Laboratoire Ecologie et Evolution des Interactions, Perpignan, FRA. Centre National de la Recherche Scientifique (CNRS)., Oct 2012, Perpignan, France. n. p</w:t>
+              <w:t xml:space="preserve">17. colloque de biologie de l'insecte - CBI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811095v1</w:t>
+                <w:t xml:space="preserve">hal-02810916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and control of host-microbe symbiosis in arthropods: an RNAseq-based transcriptomic analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Moné</w:t>
+                <w:t xml:space="preserve">Régulation immunitaire et contrôle des bactéries endosymbiotiques du charançon Sitophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chevalier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mavingui</w:t>
+                <w:t xml:space="preserve">Frédéric Login</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Wolbachia conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, St Pierre d'Oléron, France</w:t>
+              <w:t xml:space="preserve">Immuninv 2012 - Congrès "Immunologie des Invertébrés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Perpignan Via Domitia (UPVD). UMR5244 Laboratoire Ecologie et Evolution des Interactions, Perpignan, FRA. Centre National de la Recherche Scientifique (CNRS)., Oct 2012, Perpignan, France. n. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747908v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse des cellules de &amp;lt;em&amp;gt;Circulifer haematoceps&amp;lt;/em&amp;gt; à une infection par &amp;lt;em&amp;gt;Spiroplasma citri&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution and control of host-microbe symbiosis in arthropods: an RNAseq-based transcriptomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+                <w:t xml:space="preserve">N. Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Schmitz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
+                <w:t xml:space="preserve">Patrick Mavingui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immuninv 2011 - Immunité des invertébrés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, La Colle sur Loup, France. 1 p</w:t>
+              <w:t xml:space="preserve">7. International Wolbachia conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, St Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805634v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COST Action FA0701: Arthropod symbioses: from fundamental studies to pest and disease management - Immunity and Symbiosis Workshop</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Severine Balmand</w:t>
+                <w:t xml:space="preserve">Réponse des cellules de &amp;lt;em&amp;gt;Circulifer haematoceps&amp;lt;/em&amp;gt; à une infection par &amp;lt;em&amp;gt;Spiroplasma citri&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Monegat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunity and Symbiosis Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Aussois, France</w:t>
+              <w:t xml:space="preserve">Immuninv 2011 - Immunité des invertébrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, La Colle sur Loup, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498342v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the limitation of the aphid immune response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Seth M. Barribeau</w:t>
+                <w:t xml:space="preserve">COST Action FA0701: Arthropod symbioses: from fundamental studies to pest and disease management - Immunity and Symbiosis Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Aphids (8 ISA 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Catania, juin 2009, Italy</w:t>
+              <w:t xml:space="preserve">Immunity and Symbiosis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824450v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the limitation of the aphid immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole M Gerardo</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole M. Gerardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boran Altincicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagop Atamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seth M Barribeau</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth M. Barribeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International symposium on Aphids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Catania, Italy</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Aphids (8 ISA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Catania, juin 2009, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539192v1</w:t>
+                <w:t xml:space="preserve">hal-02824450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude fonctionnelle du gène wpgrp1 dans la symbiose intracellulaire de Sitophilus/SPE</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Uncovering the limitation of the aphid immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole M Gerardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boran Altincicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagop Atamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth M Barribeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Reseau Ecologie et Interactions Durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Amiens (France), janvier 2009, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">8th International symposium on Aphids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391520v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des coléoptéricines A et B du charançon Sitophilus oryzae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Login</w:t>
+                <w:t xml:space="preserve">Etude fonctionnelle du gène wpgrp1 dans la symbiose intracellulaire de Sitophilus/SPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heddi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion "Immunologie des Invertébrés" - Immuninv 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Montpellier (France), avril 2008, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">Journées Reseau Ecologie et Interactions Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Amiens (France), janvier 2009, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391454v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'immunité innée chez les invertébrés : modèle hôte/symbiote, Sitophilus-SPE</w:t>
               </w:r>
@@ -6780,625 +6780,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation du système immunitaire des bactériocytes du charançon du genre Sitophilus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Vincent-Monégat</w:t>
+                <w:t xml:space="preserve">Caractérisation des coléoptéricines A et B du charançon Sitophilus oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Login</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Colloque de Physiologie de l'Insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Rennes (France), juillet 2007, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">Réunion "Immunologie des Invertébrés" - Immuninv 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier (France), avril 2008, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391522v1</w:t>
+                <w:t xml:space="preserve">hal-00391454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sitophilus oryzae primary symbiont genome project: preliminary results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.J. Gosalbes</w:t>
+                <w:t xml:space="preserve">Modulation du système immunitaire des bactériocytes du charançon du genre Sitophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heddi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symbiosis Society (ISS) Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vienna (Autriche), août 2006, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">XVème Colloque de Physiologie de l'Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Rennes (France), juillet 2007, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391306v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune-relevant genes expression profile in the weevil Sitophilus zeamais endosymbiosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Pérèz-Brocal</w:t>
+                <w:t xml:space="preserve">Sitophilus oryzae primary symbiont genome project: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Gosalbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monégat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symbiosis Society (ISS) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vienna (Autriche), août 2006, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391127v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of immune relevant genes in the bacteria bearing organ of the weevil Sitophilus zeamais</w:t>
+                <w:t xml:space="preserve">Immune-relevant genes expression profile in the weevil Sitophilus zeamais endosymbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Perez-Brocal</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pérèz-Brocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod "Insect Immunity: the post-genomic era"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Roscoff (France), juin 2006, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">5th International Symbiosis Society (ISS) Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienna (Autriche), août 2006, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391118v1</w:t>
+                <w:t xml:space="preserve">hal-00391127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expression of immune relevant genes in the bacteria bearing organ of the weevil Sitophilus zeamais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Perez-Brocal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Jacques Monod "Insect Immunity: the post-genomic era"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Roscoff (France), juin 2006, France. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Immunité innée et contrôle bactérien dans les symbioses intracellulaires d'insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion "Immunologie des Invertébrés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Tours (France), avril 2005, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7408,301 +7533,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the genomic basis underlying the diversity of host-endosymbiont interactions in Sitophilus spp. weevils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+                <w:t xml:space="preserve">How advanced microscopy tools are uncovering unexpected ways of exchanging nutrients in insect symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Santarella-Mellwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALPHY - AIEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Groupe régional de recherche en microbiologie des interactions (G-RREMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940843v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How advanced microscopy tools are uncovering unexpected ways of exchanging nutrients in insect symbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
+                <w:t xml:space="preserve">Exploring the genomic basis underlying the diversity of host-endosymbiont interactions in Sitophilus spp. weevils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Uxue Mendez Leyva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe régional de recherche en microbiologie des interactions (G-RREMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">ALPHY - AIEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419490v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7761,767 +7886,767 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aphid BCR4 structure and activity uncover a new defensin peptide superfamily</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+                <w:t xml:space="preserve">How advanced microscopy tools are uncovering unexpected ways of exchanging nutrients in insect symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Santarella-Mellwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">13èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702878v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How advanced microscopy tools are uncovering unexpected ways of exchanging nutrients in insect symbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
+                <w:t xml:space="preserve">The aphid BCR4 structure and activity uncover a new defensin peptide superfamily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810099v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du REID 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+                <w:t xml:space="preserve">Deciphering bacteriocyte differentiation by laser-capture microdissection and dual RNA-sequencing in Sitophilus oryzae / Sodalis pierantonius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Galambos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783698v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering bacteriocyte differentiation by laser-capture microdissection and dual RNA-sequencing in Sitophilus oryzae / Sodalis pierantonius</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikoletta Galambos</w:t>
+                <w:t xml:space="preserve">Advanced microscopy tools unravel bacterial “pipelines”that enhance carbohydrates uptake by endosymbionts in cereal weevil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788603v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced microscopy tools unravel bacterial “pipelines”that enhance carbohydrates uptake by endosymbionts in cereal weevil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Justin Maire</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771969v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular specialization inside the symbiotic organ of an insect pest: deciphering the dialog between host and symbiotic bacteria and their adaptation to different dietetic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoletta Galambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8580,73 +8705,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the molecular bases of the host-symbiont interactions at critical symbiotic stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8668,110 +8793,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Rise and Fall of Mutualisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Meinz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des mécanismes d’échanges métaboliques entre bactéries et hôte dans un insecte symbiotique par des techniques de microscopie ultrastructurale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8830,323 +8955,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4IN: an interactive database for insect innate immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bonnamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Réseau Ecologie des Interactions Durables (REID) et le réseau Immunologie des Invertébrés (IMMUNINV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4IN: an interactive database for insect innate immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bonnamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auvergne Rhône-Alpes Regional Workshop on Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular bacterial symbiosis in a non-conventional insect: the challenges of imaging subcellular functional organization &amp; bacterial-host co-development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9205,323 +9330,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Imaging the cell meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the essentiality of the primary endosymbiont of the rice weevil Sitophilus oryzae through genome analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Meeting of the Spanish Society for Evolutionary Biology (SESBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Palma of Mallorca, Balearic Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The draft genome sequence of the rice weevil Sitophilus oryzae as a model to explore the host-symbiont interactions in a nascent stage of endosymbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composantes cellulaires et humorales de la réponse immunitaire de la cicadelle &amp;lt;em&amp;gt;Circulifer haematoceps&amp;lt;/em&amp;gt; à l'infection par &amp;lt;em&amp;gt;Spiroplasma citri&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eliautout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9530,226 +9655,226 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Poirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion "Immunologie des Invertébrés" (Immuninv 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Perpignan, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composantes cellulaire et humorale de la réponse immunitaire de la cicadelle &amp;lt;em&amp;gt;Circulifer haematoceps&amp;lt;/em&amp;gt; à l'infection par &amp;lt;em&amp;gt;Spiroplasma citri&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Eliautout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Monegat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Poirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immuninv 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Perpignan, France. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9759,51 +9884,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Tubular Networks Channel Carbohydrates in Insect Endosymbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9855,73 +9980,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional survey of ovarian bacteriomes in the cereal weevil,&amp;lt;i&amp;gt;Sitophilus oryzae&amp;lt;/i&amp;gt;, shows down-regulation of immune effectors at the onset of sexual maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9973,73 +10098,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cereal Weevil’s Antimicrobial Peptides: At the Crosstalk between Development, Endosymbiosis and Immune Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Galambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10091,73 +10216,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of host and endosymbiont gene expression governs endosymbiont growth and elimination in the cereal weevil&amp;lt;i&amp;gt;Sitophilus&amp;lt;/i&amp;gt;spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10209,73 +10334,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic-based selection of reference genes for quantitative real-time PCR in an insect endosymbiotic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10297,103 +10422,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10445,183 +10570,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transposable element-rich genome of the cereal pest Sitophilus oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10768,51 +10893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Santarella-Mellwig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem-Debbache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.10.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Galambos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02164-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galambos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent-Monegat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parisot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heddi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0062" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01714-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142513" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Hurtado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1152183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839252v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01334-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Orlans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Monegat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Butryn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094957" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galvao Ferrarini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2007151117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Herv&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1821806116" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaidman-Remy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-017-0397-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eliautout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2015.08.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FMCT2PW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vigneron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000368928" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449139v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mon&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigneron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2048-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449142v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.07.065" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278586v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S14" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018984v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H. Login" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1209728" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iagc The International Aphid Genomics Consortium" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000313" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459961v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Gerardo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boran Altincicek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anselme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagop Atamian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M Barribeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-2-r21" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-9-44" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391128v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anselme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez-Brocal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-43" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Gil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Gosalbes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Delaye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.43" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gosalbes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580895v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Gosalbes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391143v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mon&#233;gat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417617v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bellavicqua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galambos N." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771926v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792785v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771798v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806873v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784679v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784732v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795614v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792181v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Eliautout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquard-Varnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810916v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poirie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811095v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Login" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747908v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carpentier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805634v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Monegat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824450v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Gerardo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M. Barribeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539192v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391520v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391454v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Login" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. da Silva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391521v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391455v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Login" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391522v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391306v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P&#233;r&#232;z-Brocal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latorre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391118v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940843v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Uxue Mendez Leyva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419490v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771905v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810099v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771944v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783698v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788603v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771969v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788646v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744865v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810113v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784931v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beranger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bonnamour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784972v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785062v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808346v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811114v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792721v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791940v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791892v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792690v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent Mon&#233;gat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792685v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Santarella-Mellwig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem-Debbache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.10.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Galambos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02164-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galambos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent-Monegat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parisot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heddi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0062" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01714-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142513" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Hurtado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1152183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839252v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01334-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Orlans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Monegat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Butryn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094957" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galvao Ferrarini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2007151117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Herv&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1821806116" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaidman-Remy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-017-0397-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eliautout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2015.08.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FMCT2PW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mon&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigneron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2048-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vigneron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000368928" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449142v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.07.065" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278586v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S14" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018984v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H. Login" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1209728" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iagc The International Aphid Genomics Consortium" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000313" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459961v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Gerardo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boran Altincicek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anselme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagop Atamian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M Barribeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-2-r21" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-9-44" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391128v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anselme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez-Brocal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-43" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Gil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Gosalbes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Delaye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.43" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580895v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Gosalbes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gosalbes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391143v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mon&#233;gat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417617v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bellavicqua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galambos N." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567958v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771926v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771798v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792785v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806873v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784679v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784732v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795614v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792181v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Eliautout" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquard-Varnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810916v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poirie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811095v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Login" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747908v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carpentier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805634v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Monegat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498342v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824450v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Gerardo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M. Barribeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539192v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391520v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391521v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391455v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Login" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391454v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Login" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. da Silva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391522v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391306v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391127v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P&#233;r&#232;z-Brocal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latorre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391118v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391153v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419490v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940843v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Uxue Mendez Leyva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771905v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810099v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771944v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788603v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771969v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783698v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788646v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744865v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810113v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784931v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beranger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bonnamour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784972v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785062v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808346v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811114v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792721v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791940v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791881v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791892v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792690v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent Mon&#233;gat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792685v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>