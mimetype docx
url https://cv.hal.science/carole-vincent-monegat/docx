--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1440,325 +1440,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and morphological reorganization of endosymbiosis during metamorphosis accommodates adult metabolic requirements in a weevil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nabity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2007151117⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028766v1</w:t>
+                <w:t xml:space="preserve">hal-02917617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arinder Arora</w:t>
+                <w:t xml:space="preserve">Spatial and morphological reorganization of endosymbiosis during metamorphosis accommodates adult metabolic requirements in a weevil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Galvao Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (32), pp.19347-19358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2007151117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917617v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weevil pgrp-lb prevents endosymbiont TCT dissemination and chronic host systemic immune activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1848,51 +1848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An IMD-like pathway mediates both endosymbiont control and host immunity in the cereal weevil Sitophilus spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4876,51 +4876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5139,51 +5139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5225,51 +5225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme makeover: Symbiosis remodeling and endosymbiont relocalization during host metamorphosis in the cereal weevil Sitophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6225,271 +6225,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the limitation of the aphid immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole M. Gerardo</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole M Gerardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boran Altincicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagop Atamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seth M. Barribeau</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth M Barribeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Aphids (8 ISA 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Catania, juin 2009, Italy</w:t>
+              <w:t xml:space="preserve">8th International symposium on Aphids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824450v1</w:t>
+                <w:t xml:space="preserve">hal-00539192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the limitation of the aphid immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole M Gerardo</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole M. Gerardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boran Altincicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagop Atamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seth M Barribeau</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth M. Barribeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International symposium on Aphids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Catania, Italy</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Aphids (8 ISA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Catania, juin 2009, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539192v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude fonctionnelle du gène wpgrp1 dans la symbiose intracellulaire de Sitophilus/SPE</w:t>
               </w:r>
@@ -7013,277 +7013,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sitophilus oryzae primary symbiont genome project: preliminary results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.J. Gosalbes</w:t>
+                <w:t xml:space="preserve">Immune-relevant genes expression profile in the weevil Sitophilus zeamais endosymbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pérèz-Brocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symbiosis Society (ISS) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vienna (Autriche), août 2006, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391306v1</w:t>
+                <w:t xml:space="preserve">hal-00391127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune-relevant genes expression profile in the weevil Sitophilus zeamais endosymbiosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Pérèz-Brocal</w:t>
+                <w:t xml:space="preserve">Sitophilus oryzae primary symbiont genome project: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Gosalbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monégat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symbiosis Society (ISS) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vienna (Autriche), août 2006, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391127v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of immune relevant genes in the bacteria bearing organ of the weevil Sitophilus zeamais</w:t>
               </w:r>
@@ -7321,51 +7321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod "Insect Immunity: the post-genomic era"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Roscoff (France), juin 2006, France. pp.1-1</w:t>
@@ -8235,277 +8235,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering bacteriocyte differentiation by laser-capture microdissection and dual RNA-sequencing in Sitophilus oryzae / Sodalis pierantonius</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Advanced microscopy tools unravel bacterial “pipelines”that enhance carbohydrates uptake by endosymbionts in cereal weevil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788603v1</w:t>
+                <w:t xml:space="preserve">hal-04771969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced microscopy tools unravel bacterial “pipelines”that enhance carbohydrates uptake by endosymbionts in cereal weevil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering bacteriocyte differentiation by laser-capture microdissection and dual RNA-sequencing in Sitophilus oryzae / Sodalis pierantonius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Galambos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Justin Maire</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771969v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
               </w:r>
@@ -8629,51 +8629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular specialization inside the symbiotic organ of an insect pest: deciphering the dialog between host and symbiotic bacteria and their adaptation to different dietetic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoletta Galambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9241,51 +9241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular bacterial symbiosis in a non-conventional insect: the challenges of imaging subcellular functional organization &amp; bacterial-host co-development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10893,51 +10893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Santarella-Mellwig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem-Debbache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.10.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Galambos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02164-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galambos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent-Monegat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parisot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heddi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0062" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01714-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142513" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Hurtado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1152183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839252v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01334-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Orlans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Monegat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Butryn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094957" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galvao Ferrarini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2007151117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Herv&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1821806116" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaidman-Remy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-017-0397-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eliautout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2015.08.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FMCT2PW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mon&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigneron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2048-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vigneron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000368928" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449142v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.07.065" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278586v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S14" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018984v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H. Login" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1209728" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iagc The International Aphid Genomics Consortium" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000313" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459961v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Gerardo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boran Altincicek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anselme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagop Atamian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M Barribeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-2-r21" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-9-44" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391128v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anselme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez-Brocal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-43" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Gil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Gosalbes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Delaye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.43" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580895v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Gosalbes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gosalbes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391143v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mon&#233;gat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417617v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bellavicqua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galambos N." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567958v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771926v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771798v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792785v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806873v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784679v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784732v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795614v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792181v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Eliautout" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquard-Varnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810916v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poirie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811095v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Login" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747908v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carpentier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805634v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Monegat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498342v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824450v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Gerardo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M. Barribeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539192v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391520v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391521v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391455v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Login" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391454v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Login" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. da Silva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391522v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391306v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391127v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P&#233;r&#232;z-Brocal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latorre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391118v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391153v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419490v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940843v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Uxue Mendez Leyva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771905v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810099v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771944v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788603v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771969v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783698v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788646v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744865v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810113v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784931v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beranger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bonnamour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784972v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785062v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808346v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811114v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792721v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791940v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791881v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791892v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792690v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent Mon&#233;gat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792685v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Santarella-Mellwig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem-Debbache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.10.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Galambos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02164-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galambos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent-Monegat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parisot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heddi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0062" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01714-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142513" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Hurtado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1152183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839252v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01334-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Orlans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Monegat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Butryn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094957" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028766v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galvao Ferrarini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2007151117" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Herv&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1821806116" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaidman-Remy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-017-0397-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eliautout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2015.08.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FMCT2PW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mon&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigneron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2048-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vigneron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000368928" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449142v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.07.065" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278586v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S14" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018984v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H. Login" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1209728" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iagc The International Aphid Genomics Consortium" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000313" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459961v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Gerardo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boran Altincicek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anselme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagop Atamian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M Barribeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-2-r21" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-9-44" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391128v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anselme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez-Brocal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-43" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Gil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Gosalbes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Delaye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.43" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580895v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Gosalbes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gosalbes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391143v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mon&#233;gat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417617v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bellavicqua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galambos N." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567958v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771926v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771798v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792785v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806873v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784679v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784732v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795614v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792181v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Eliautout" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquard-Varnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810916v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poirie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811095v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Login" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747908v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carpentier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805634v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Monegat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498342v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539192v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824450v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Gerardo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M. Barribeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391520v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391521v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391455v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Login" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391454v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Login" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. da Silva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391522v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391127v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P&#233;r&#232;z-Brocal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latorre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391306v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391118v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391153v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419490v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940843v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Uxue Mendez Leyva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771905v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810099v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771944v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771969v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788603v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783698v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788646v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744865v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810113v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784931v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beranger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bonnamour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784972v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785062v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808346v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811114v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792721v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791940v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791881v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791892v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792690v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent Mon&#233;gat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792685v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>