--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1440,325 +1440,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arinder Arora</w:t>
+                <w:t xml:space="preserve">Spatial and morphological reorganization of endosymbiosis during metamorphosis accommodates adult metabolic requirements in a weevil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Galvao Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (32), pp.19347-19358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2007151117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917617v1</w:t>
+                <w:t xml:space="preserve">hal-03028766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and morphological reorganization of endosymbiosis during metamorphosis accommodates adult metabolic requirements in a weevil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nabity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (32), pp.19347-19358. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2007151117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028766v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weevil pgrp-lb prevents endosymbiont TCT dissemination and chronic host systemic immune activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1848,51 +1848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An IMD-like pathway mediates both endosymbiont control and host immunity in the cereal weevil Sitophilus spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2118,338 +2118,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weevil endosymbiont dynamics is associated with a clamping of immunity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systemic infection generates a local-like immune response of the bacteriome organ in insect symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Masson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Parisot</w:t>
+                <w:t xml:space="preserve">Aurélien Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-2048-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (3), pp.290-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000368928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449139v1</w:t>
+                <w:t xml:space="preserve">hal-01181294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic infection generates a local-like immune response of the bacteriome organ in insect symbiosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Vallier</w:t>
+                <w:t xml:space="preserve">Weevil endosymbiont dynamics is associated with a clamping of immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Vigneron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+                <w:t xml:space="preserve">A. Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (3), pp.290-301. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000368928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2048-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01181294v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insects recycle endosymbionts when the benefit is over</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2526,51 +2526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host gene response to endosymbiont and pathogen in the cereal weevil \textitSitophilus oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2712,51 +2712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 334 (6054), pp.362-365. </w:t>
@@ -3441,277 +3441,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive presence of insertion sequences in the genome of SOPE, the primary endosymbiont of the rice weevil Sitophilus oryzae.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Massive presence of insertion sequences in the genome of SOPE, the primary endosymbiont of the rice weevil Sitophilus oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María J Gosalbes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Vallier</w:t>
+                <w:t xml:space="preserve">R. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Gosalbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 11 (1), pp.41-8</w:t>
+              <w:t xml:space="preserve">, 2008, 11 (1), pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580895v1</w:t>
+                <w:t xml:space="preserve">hal-00391305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive presence of insertion sequences in the genome of SOPE, the primary endosymbiont of the rice weevil Sitophilus oryzae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.J. Gosalbes</w:t>
+                <w:t xml:space="preserve">Massive presence of insertion sequences in the genome of SOPE, the primary endosymbiont of the rice weevil Sitophilus oryzae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugeni Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Delaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Vallier</w:t>
+                <w:t xml:space="preserve">María J Gosalbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 11 (1), pp.41-48</w:t>
+              <w:t xml:space="preserve">, 2008, 11 (1), pp.41-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391305v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérégulations immunitaires chez les insectes symbiotiques phytophages : vers de nouvelles méthodes de contrôle de ces insectes ravageurs</w:t>
               </w:r>
@@ -4876,51 +4876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5139,51 +5139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5225,51 +5225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme makeover: Symbiosis remodeling and endosymbiont relocalization during host metamorphosis in the cereal weevil Sitophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5402,51 +5402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ImmunInv 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Dijon, FRA. Université de Bourgogne (UB)., May 2014, Dijon, France</w:t>
@@ -5725,51 +5725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation immunitaire et contrôle des bactéries endosymbiotiques du charançon Sitophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Login</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6100,51 +6100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COST Action FA0701: Arthropod symbioses: from fundamental studies to pest and disease management - Immunity and Symbiosis Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6225,301 +6225,301 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the limitation of the aphid immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole M Gerardo</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole M. Gerardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boran Altincicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagop Atamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seth M Barribeau</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth M. Barribeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International symposium on Aphids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Catania, Italy</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Aphids (8 ISA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Catania, juin 2009, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539192v1</w:t>
+                <w:t xml:space="preserve">hal-02824450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the limitation of the aphid immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole M. Gerardo</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole M Gerardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boran Altincicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagop Atamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seth M. Barribeau</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth M Barribeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Aphids (8 ISA 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Catania, juin 2009, Italy</w:t>
+              <w:t xml:space="preserve">8th International symposium on Aphids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824450v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude fonctionnelle du gène wpgrp1 dans la symbiose intracellulaire de Sitophilus/SPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7013,277 +7013,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune-relevant genes expression profile in the weevil Sitophilus zeamais endosymbiosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Pérèz-Brocal</w:t>
+                <w:t xml:space="preserve">Sitophilus oryzae primary symbiont genome project: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Gosalbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monégat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symbiosis Society (ISS) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vienna (Autriche), août 2006, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391127v1</w:t>
+                <w:t xml:space="preserve">hal-00391306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sitophilus oryzae primary symbiont genome project: preliminary results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.J. Gosalbes</w:t>
+                <w:t xml:space="preserve">Immune-relevant genes expression profile in the weevil Sitophilus zeamais endosymbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pérèz-Brocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symbiosis Society (ISS) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vienna (Autriche), août 2006, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391306v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of immune relevant genes in the bacteria bearing organ of the weevil Sitophilus zeamais</w:t>
               </w:r>
@@ -7321,51 +7321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod "Insect Immunity: the post-genomic era"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Roscoff (France), juin 2006, France. pp.1-1</w:t>
@@ -7916,277 +7916,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How advanced microscopy tools are uncovering unexpected ways of exchanging nutrients in insect symbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
+                <w:t xml:space="preserve">The aphid BCR4 structure and activity uncover a new defensin peptide superfamily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810099v1</w:t>
+                <w:t xml:space="preserve">hal-04702878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aphid BCR4 structure and activity uncover a new defensin peptide superfamily</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+                <w:t xml:space="preserve">How advanced microscopy tools are uncovering unexpected ways of exchanging nutrients in insect symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Santarella-Mellwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">13èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702878v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
               </w:r>
@@ -8293,51 +8293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
@@ -8379,51 +8379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering bacteriocyte differentiation by laser-capture microdissection and dual RNA-sequencing in Sitophilus oryzae / Sodalis pierantonius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoletta Galambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8485,277 +8485,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+                <w:t xml:space="preserve">Cellular specialization inside the symbiotic organ of an insect pest: deciphering the dialog between host and symbiotic bacteria and their adaptation to different dietetic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Galambos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontres du Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783698v1</w:t>
+                <w:t xml:space="preserve">hal-04788646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular specialization inside the symbiotic organ of an insect pest: deciphering the dialog between host and symbiotic bacteria and their adaptation to different dietetic conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Vallier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788646v1</w:t>
+                <w:t xml:space="preserve">hal-04783698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the molecular bases of the host-symbiont interactions at critical symbiotic stages</w:t>
               </w:r>
@@ -9241,51 +9241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular bacterial symbiosis in a non-conventional insect: the challenges of imaging subcellular functional organization &amp; bacterial-host co-development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10893,51 +10893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Santarella-Mellwig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem-Debbache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.10.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Galambos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02164-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galambos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent-Monegat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parisot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heddi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0062" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01714-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142513" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Hurtado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1152183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839252v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01334-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Orlans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Monegat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Butryn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094957" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028766v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galvao Ferrarini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2007151117" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Herv&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1821806116" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaidman-Remy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-017-0397-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eliautout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2015.08.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FMCT2PW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mon&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigneron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2048-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vigneron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000368928" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449142v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.07.065" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278586v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S14" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018984v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H. Login" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1209728" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iagc The International Aphid Genomics Consortium" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000313" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459961v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Gerardo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boran Altincicek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anselme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagop Atamian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M Barribeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-2-r21" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-9-44" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391128v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anselme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez-Brocal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-43" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Gil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Gosalbes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Delaye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.43" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580895v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Gosalbes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gosalbes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391143v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mon&#233;gat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417617v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bellavicqua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galambos N." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567958v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771926v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771798v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792785v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806873v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784679v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784732v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795614v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792181v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Eliautout" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquard-Varnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810916v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poirie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811095v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Login" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747908v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carpentier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805634v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Monegat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498342v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539192v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824450v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Gerardo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M. Barribeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391520v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391521v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391455v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Login" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391454v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Login" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. da Silva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391522v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391127v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P&#233;r&#232;z-Brocal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latorre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391306v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391118v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391153v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419490v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940843v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Uxue Mendez Leyva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771905v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810099v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771944v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771969v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788603v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783698v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788646v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744865v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810113v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784931v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beranger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bonnamour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784972v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785062v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808346v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811114v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792721v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791940v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791881v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791892v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792690v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent Mon&#233;gat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792685v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Santarella-Mellwig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem-Debbache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.10.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Galambos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02164-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galambos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent-Monegat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parisot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heddi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0062" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01714-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142513" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Hurtado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1152183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839252v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01334-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Orlans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Monegat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Butryn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094957" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galvao Ferrarini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2007151117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Herv&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1821806116" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaidman-Remy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-017-0397-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eliautout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquart-Varnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2015.08.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FMCT2PW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vigneron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000368928" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449139v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mon&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigneron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2048-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449142v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.07.065" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02278586v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-S1-S14" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018984v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H. Login" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1209728" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iagc The International Aphid Genomics Consortium" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000313" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459961v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Gerardo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boran Altincicek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anselme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagop Atamian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M Barribeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-2-r21" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-9-44" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391128v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anselme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez-Brocal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-43" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Gil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Gosalbes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Delaye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.43" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gosalbes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580895v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Gosalbes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391143v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mon&#233;gat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417617v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bellavicqua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galambos N." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567958v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771926v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771798v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792785v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806873v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784679v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784732v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795614v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792181v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Eliautout" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Braquard-Varnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810916v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poirie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811095v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Login" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747908v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carpentier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805634v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Monegat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498342v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824450v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Gerardo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth M. Barribeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539192v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391520v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391521v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391455v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Login" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391454v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Login" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. da Silva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391522v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391306v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391127v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P&#233;r&#232;z-Brocal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latorre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391118v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391153v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419490v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940843v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Uxue Mendez Leyva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771905v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810099v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771944v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771969v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788603v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788646v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783698v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744865v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810113v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784931v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beranger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bonnamour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784972v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785062v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808346v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811114v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792721v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791940v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791881v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791892v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792690v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent Mon&#233;gat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792685v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>