--- v0 (2026-03-22)
+++ v1 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carolina Albea </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustly stabilizing min-type control for a multi-input DC-DC converter with output load estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Camila Merchán-Riveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Sferlazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Garraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1135-1140. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3579413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractors and limit cycles of discrete-time switching affine systems : nominal and uncertain cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Serieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.110691. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid dynamical control based on consensus algorithm for current sharing in DC-bus microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-triggered and event-triggered control of switched affine systems via a hybrid dynamical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, pp.101039. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2021.101039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336728v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust hybrid control for demand side management in islanded microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bordons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A Ridao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.4865 - 4875. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2021.3101875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of power converters with hybrid affine models and pulse-width modulated inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Sferlazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gómez-Estern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.3485 - 3494. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2021.3083900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Control Strategy for Quadratic Boost Converters with Inductor Currents Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Sferlazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.104602. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2020.104602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust hybrid control law for a boost inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.104492. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2020.104492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust switching control design for uncertain discrete-time switched affine systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ventosa-Cutillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (17), pp.7091-7102. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the practical stability of hybrid control algorithm with minimum dwell-time for a DC-AC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Lopez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Zambrano Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (6), pp.2581-2588. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2018.2870843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Type Control Strategy of a DC-DC Synchronous Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Sferlazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martínez-Salamero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (4), pp.3167-3179. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2908597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903293v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical stabilisation of switched affine systems with dwell-time guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hadjeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice W P M H Heemels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (11), pp.4811 - 4817. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2019.2907381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid control law for energy-oriented tasks scheduling in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Mokrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (6), pp.1995-2007. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2017.2750999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation and consensus control of a three-node server network cluster via hybrid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the attraction domain for the boost inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.169-176. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Saturated Control for Low-Power Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (2), pp.530-537. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2012.2185237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256631v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Control Design for Dynamic Voltage Scaling Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (12), pp.2919-2930. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2011.2158707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture and Control of a Digital Frequency-Locked Loop for Fine-Grain Dynamic Voltage and Frequency Scaling in Globally Asynchronous Locally Synchronous Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Beigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.328-340(13). </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2011.1141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255726v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Control Design for a Boost Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.32-44. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization on a limit cycle of multi-agent systems governed by discrete-time switched affine dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Serieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Conference on Analysis and Design of Hybrid Systems, ADHS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.295-300, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of switched affine systems via multiple shifted Lyapunov functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Serieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.6133-6138, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407300v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Control Law for a Three-Level NPC Rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hadjeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gomez-Estern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Control Conference (ECC) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.281-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-matrices min-projection control for high frequency DC-DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Serieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093533v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid adaptive control for the half-bridge inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hadjeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Prince Agbodjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed periodic switching controllers of high-frequency DC-DC converters using the $δ$-operator formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ventosa Cutillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid control scheme for a half-bridge inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Lopez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Zambrano Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.9746-9751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402887v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Adaptive Control of the Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hadjeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control (CDC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2017, Melbourne, Australia. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588081v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of a Predictive Control Strategy for Power Management of a Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Mokrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Vergara Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warody Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback scheduling of sensor network activity using a hybrid dynamical systems approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Mokrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid dynamic modeling and control of switched affine systems: application to DC-DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220447v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN Power Management with Battery Capacity Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Mokrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-I Vergara-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International NEW Circuits And Systems (NEWCAS) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control de balanceo de carga de un grupo de servidores de red</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Talavera Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV Jornadas de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, España. pp.478-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid control of a three-agent network cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53th IEEE Conference on Decision and Control (CDC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion dynamique de buffer pour l'optimisation de la consommation énergétique dans un réseau filaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDSYS2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffer dynamic management for energy-aware network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068667v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic adaptive management of buffer for QoS guarantees and energy reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Software and Applications Conference Workshops (COMPSACW), 2014 IEEE 38th International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Västerås, Sweden. pp.602 - 607, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPSACW.2014.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Power Management in a Wireless Sensor Network using Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Mokrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warody Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced coupled voltage-frequency control for power efficient DVFS management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeter Akgul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montréal, Canada. pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal and robust control for a small-area FLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Beigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.1100-1105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal and Robust Saturated Control for a Clock Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp. 657-662, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2011.6160449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256628v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Robusto y Optimo de una FLL en Nanocircuitos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Beigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII Jornadas de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sevilla, España. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and Stability Analysis for the Vdd-hopping Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSC 2009 - CCA 2009 - 3rd IEEE Multi-conference on Systems and Control - 18th IEEE International Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Saint-Petersburg, Russia. pp.320--325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399972v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Control of the Boost Inverter with Load RL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.3316-3321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Control Design for Voltage Scaling Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, Floride, United States. pp.79-84, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2008.4757932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Asynchronous Regulation for Nanometric Technologies: Application to an Embedded Parallel System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Thonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINATEC CROSSROADS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Adaptativo del Inversor Boost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII Jornadas de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, -, España. pp.1000-1006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Region of Attraction for a Boost DC-AC Converter Control Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th IFAC Symposium on Nonlinear Control Systems, Nolcos 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Pretoria, South Africa. pp.874-879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive model predictive control of the hybrid dynamics of a fuel cell system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fernandez Camacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Control Applications, CCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Singapore, Singapore. pp.1420 - 1425, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2007.4389435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the boost DC-AC converter with RL load by energy shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2007 - 46th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.2417-2422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Control of the Boost DC-AC Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC 2007 - IEEE 22nd International Symposium on Intelligent Control, ISIC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the Boost DC-AC Converter by Energy Shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Aracil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.754--759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control del convertidor boost DC-AC por moldeo de energía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Jornadas de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Almeria, España. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicación del control H infinito al PPCar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel G. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Jornadas de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, España. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle tension-fréquence optimisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2368159 A1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositive de Commande numérique pour un tableau de transistors PMOS en parrallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: No. 08/07342. Département Automatique. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study on hybrid dynamical systems to control a N-paralleled boost converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Henrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Design for Electronic Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. Institut National Polytechnique de Grenoble - INPG; Universidad de Sevilla, 2010. English. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00539077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carolina Albea </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustly stabilizing min-type control for a multi-input DC-DC converter with output load estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Camila Merchán-Riveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Sferlazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Garraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1135-1140. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3579413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractors and limit cycles of discrete-time switching affine systems : nominal and uncertain cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Serieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.110691. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust hybrid control for demand side management in islanded microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bordons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A Ridao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.4865 - 4875. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2021.3101875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid dynamical control based on consensus algorithm for current sharing in DC-bus microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-triggered and event-triggered control of switched affine systems via a hybrid dynamical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, pp.101039. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2021.101039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336728v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of power converters with hybrid affine models and pulse-width modulated inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Sferlazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gómez-Estern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.3485 - 3494. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2021.3083900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust hybrid control law for a boost inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.104492. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2020.104492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Control Strategy for Quadratic Boost Converters with Inductor Currents Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Sferlazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.104602. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2020.104602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust switching control design for uncertain discrete-time switched affine systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ventosa-Cutillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (17), pp.7091-7102. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the practical stability of hybrid control algorithm with minimum dwell-time for a DC-AC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Lopez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Zambrano Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (6), pp.2581-2588. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2018.2870843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Type Control Strategy of a DC-DC Synchronous Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Sferlazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martínez-Salamero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (4), pp.3167-3179. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2908597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903293v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical stabilisation of switched affine systems with dwell-time guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hadjeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice W P M H Heemels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (11), pp.4811 - 4817. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2019.2907381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid control law for energy-oriented tasks scheduling in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Mokrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (6), pp.1995-2007. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2017.2750999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation and consensus control of a three-node server network cluster via hybrid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the attraction domain for the boost inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.169-176. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Saturated Control for Low-Power Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (2), pp.530-537. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2012.2185237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256631v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture and Control of a Digital Frequency-Locked Loop for Fine-Grain Dynamic Voltage and Frequency Scaling in Globally Asynchronous Locally Synchronous Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Beigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.328-340(13). </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2011.1141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255726v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Control Design for Dynamic Voltage Scaling Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (12), pp.2919-2930. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2011.2158707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Control Design for a Boost Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.32-44. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization on a limit cycle of multi-agent systems governed by discrete-time switched affine dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Serieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Conference on Analysis and Design of Hybrid Systems, ADHS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.295-300, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of switched affine systems via multiple shifted Lyapunov functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Serieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.6133-6138, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407300v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-matrices min-projection control for high frequency DC-DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Serieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093533v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Control Law for a Three-Level NPC Rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hadjeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gomez-Estern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Control Conference (ECC) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.281-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid adaptive control for the half-bridge inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hadjeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Prince Agbodjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed periodic switching controllers of high-frequency DC-DC converters using the $δ$-operator formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ventosa Cutillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Adaptive Control of the Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hadjeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control (CDC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2017, Melbourne, Australia. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588081v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid control scheme for a half-bridge inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Lopez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Zambrano Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.9746-9751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402887v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN Power Management with Battery Capacity Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Mokrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-I Vergara-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International NEW Circuits And Systems (NEWCAS) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback scheduling of sensor network activity using a hybrid dynamical systems approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Mokrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid dynamic modeling and control of switched affine systems: application to DC-DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220447v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of a Predictive Control Strategy for Power Management of a Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Mokrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Vergara Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warody Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid control of a three-agent network cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53th IEEE Conference on Decision and Control (CDC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control de balanceo de carga de un grupo de servidores de red</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Talavera Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV Jornadas de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, España. pp.478-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion dynamique de buffer pour l'optimisation de la consommation énergétique dans un réseau filaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDSYS2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic adaptive management of buffer for QoS guarantees and energy reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Software and Applications Conference Workshops (COMPSACW), 2014 IEEE 38th International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Västerås, Sweden. pp.602 - 607, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPSACW.2014.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffer dynamic management for energy-aware network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068667v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Power Management in a Wireless Sensor Network using Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Mokrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warody Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced coupled voltage-frequency control for power efficient DVFS management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeter Akgul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montréal, Canada. pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal and Robust Saturated Control for a Clock Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp. 657-662, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2011.6160449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256628v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal and robust control for a small-area FLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Beigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.1100-1105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Robusto y Optimo de una FLL en Nanocircuitos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Beigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII Jornadas de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sevilla, España. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and Stability Analysis for the Vdd-hopping Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSC 2009 - CCA 2009 - 3rd IEEE Multi-conference on Systems and Control - 18th IEEE International Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Saint-Petersburg, Russia. pp.320--325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399972v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Control Design for Voltage Scaling Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, Floride, United States. pp.79-84, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2008.4757932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Control of the Boost Inverter with Load RL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.3316-3321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Asynchronous Regulation for Nanometric Technologies: Application to an Embedded Parallel System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Thonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINATEC CROSSROADS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Adaptativo del Inversor Boost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII Jornadas de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, -, España. pp.1000-1006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Region of Attraction for a Boost DC-AC Converter Control Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th IFAC Symposium on Nonlinear Control Systems, Nolcos 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Pretoria, South Africa. pp.874-879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive model predictive control of the hybrid dynamics of a fuel cell system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fernandez Camacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Control Applications, CCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Singapore, Singapore. pp.1420 - 1425, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2007.4389435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Control of the Boost DC-AC Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC 2007 - IEEE 22nd International Symposium on Intelligent Control, ISIC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the boost DC-AC converter with RL load by energy shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2007 - 46th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.2417-2422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicación del control H infinito al PPCar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel G. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Jornadas de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, España. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control del convertidor boost DC-AC por moldeo de energía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Jornadas de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Almeria, España. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the Boost DC-AC Converter by Energy Shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Aracil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.754--759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle tension-fréquence optimisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2368159 A1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositive de Commande numérique pour un tableau de transistors PMOS en parrallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: No. 08/07342. Département Automatique. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study on hybrid dynamical systems to control a N-paralleled boost converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Henrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Design for Electronic Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. Institut National Polytechnique de Grenoble - INPG; Universidad de Sevilla, 2010. English. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00539077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05040202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Camila Merch&#225;n-Riveros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Sferlazza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Garraffa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Albea-Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3579413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03110340v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Serieye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110691" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02189246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100972" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02336728v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03327003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bordons" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Ridao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2021.3101875" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03326994v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio G&#243;mez-Estern" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gordillo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3083900" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02917476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104602" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02470490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104492" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873023v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ventosa-Cutillas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730522v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Lopez Santos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Zambrano Prada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2870843" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903293v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mart&#237;nez-Salamero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2908597" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617999v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hadjeras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice W P M H Heemels" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2907381" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Mokrenko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2750999" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750720v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.519" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4AC28C76474B549DF6953B9FE00566119AAA2F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256631v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2012.2185237" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642260v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gordillo &#193;lvarez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2011.2158707" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255726v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Puschini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Beign&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2011.1141" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.08.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03110390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.514" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02407300v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1692" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045470v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Albea Sanchez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gomez-Estern" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gordillo Alvarez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02093533v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029674" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045484v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Prince Agbodjan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746435v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ventosa Cutillas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gordillo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619385" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402887v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Zambrano Prada" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01588081v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140750v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Vergara Gallego" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warody Lombardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220468v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220447v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164003v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I Vergara-Gallego" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Lombardi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182060" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Talavera Foix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068674v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zouaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068667v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068657v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSACW.2014.101" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeter Akgul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256628v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160449" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610006v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399972v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265370v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4757932" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561636v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zakaria" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thonnard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257263v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256634v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Alamo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fernandez Camacho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2007.4389435" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257261v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194817v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aracil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604267v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G. Ortega" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Salas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rubio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394986v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402888v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Henrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00539077v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05040202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Camila Merch&#225;n-Riveros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Sferlazza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Garraffa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Albea-Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3579413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03110340v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Serieye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110691" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03327003v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bordons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Ridao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2021.3101875" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02189246v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100972" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02336728v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03326994v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio G&#243;mez-Estern" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gordillo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3083900" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02470490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104492" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02917476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104602" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873023v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ventosa-Cutillas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730522v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Lopez Santos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Zambrano Prada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2870843" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903293v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mart&#237;nez-Salamero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2908597" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617999v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hadjeras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice W P M H Heemels" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2907381" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Mokrenko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2750999" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750720v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.519" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4AC28C76474B549DF6953B9FE00566119AAA2F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256631v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2012.2185237" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255726v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Puschini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Beign&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2011.1141" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gordillo &#193;lvarez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2011.2158707" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.08.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03110390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.514" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02407300v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1692" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02093533v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029674" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045470v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Albea Sanchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gomez-Estern" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gordillo Alvarez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045484v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Prince Agbodjan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746435v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ventosa Cutillas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gordillo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619385" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01588081v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402887v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Zambrano Prada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164003v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I Vergara-Gallego" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Lombardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220468v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220447v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Vergara Gallego" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warody Lombardi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Talavera Foix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068674v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zouaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068657v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSACW.2014.101" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068667v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeter Akgul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256628v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160449" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610006v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399972v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4757932" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265370v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561636v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zakaria" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thonnard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257263v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256634v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Alamo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fernandez Camacho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2007.4389435" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257261v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604267v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G. Ortega" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Salas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rubio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aracil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394986v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402888v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Henrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00539077v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>