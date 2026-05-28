--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carolina Albea </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustly stabilizing min-type control for a multi-input DC-DC converter with output load estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Camila Merchán-Riveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Sferlazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Garraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1135-1140. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3579413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractors and limit cycles of discrete-time switching affine systems : nominal and uncertain cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Serieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.110691. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust hybrid control for demand side management in islanded microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bordons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A Ridao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.4865 - 4875. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2021.3101875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid dynamical control based on consensus algorithm for current sharing in DC-bus microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-triggered and event-triggered control of switched affine systems via a hybrid dynamical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, pp.101039. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2021.101039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336728v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of power converters with hybrid affine models and pulse-width modulated inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Sferlazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gómez-Estern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.3485 - 3494. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2021.3083900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust hybrid control law for a boost inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.104492. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2020.104492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Control Strategy for Quadratic Boost Converters with Inductor Currents Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Sferlazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.104602. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2020.104602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust switching control design for uncertain discrete-time switched affine systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ventosa-Cutillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (17), pp.7091-7102. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the practical stability of hybrid control algorithm with minimum dwell-time for a DC-AC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Lopez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Zambrano Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (6), pp.2581-2588. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2018.2870843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Type Control Strategy of a DC-DC Synchronous Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Sferlazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martínez-Salamero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (4), pp.3167-3179. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2908597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903293v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical stabilisation of switched affine systems with dwell-time guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hadjeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice W P M H Heemels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (11), pp.4811 - 4817. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2019.2907381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid control law for energy-oriented tasks scheduling in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Mokrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (6), pp.1995-2007. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2017.2750999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation and consensus control of a three-node server network cluster via hybrid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the attraction domain for the boost inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.169-176. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Saturated Control for Low-Power Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (2), pp.530-537. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2012.2185237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256631v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture and Control of a Digital Frequency-Locked Loop for Fine-Grain Dynamic Voltage and Frequency Scaling in Globally Asynchronous Locally Synchronous Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Beigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.328-340(13). </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2011.1141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255726v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Control Design for Dynamic Voltage Scaling Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (12), pp.2919-2930. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2011.2158707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Control Design for a Boost Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.32-44. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization on a limit cycle of multi-agent systems governed by discrete-time switched affine dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Serieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Conference on Analysis and Design of Hybrid Systems, ADHS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.295-300, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of switched affine systems via multiple shifted Lyapunov functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Serieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.6133-6138, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407300v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-matrices min-projection control for high frequency DC-DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Serieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093533v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Control Law for a Three-Level NPC Rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hadjeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gomez-Estern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Control Conference (ECC) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.281-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid adaptive control for the half-bridge inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hadjeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Prince Agbodjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed periodic switching controllers of high-frequency DC-DC converters using the $δ$-operator formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ventosa Cutillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Adaptive Control of the Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hadjeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control (CDC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2017, Melbourne, Australia. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588081v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid control scheme for a half-bridge inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Lopez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Zambrano Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.9746-9751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402887v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN Power Management with Battery Capacity Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Mokrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-I Vergara-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International NEW Circuits And Systems (NEWCAS) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback scheduling of sensor network activity using a hybrid dynamical systems approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Mokrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid dynamic modeling and control of switched affine systems: application to DC-DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220447v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of a Predictive Control Strategy for Power Management of a Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Mokrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Vergara Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warody Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid control of a three-agent network cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53th IEEE Conference on Decision and Control (CDC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control de balanceo de carga de un grupo de servidores de red</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Talavera Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV Jornadas de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, España. pp.478-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion dynamique de buffer pour l'optimisation de la consommation énergétique dans un réseau filaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDSYS2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic adaptive management of buffer for QoS guarantees and energy reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Software and Applications Conference Workshops (COMPSACW), 2014 IEEE 38th International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Västerås, Sweden. pp.602 - 607, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPSACW.2014.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffer dynamic management for energy-aware network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068667v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Power Management in a Wireless Sensor Network using Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Mokrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warody Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced coupled voltage-frequency control for power efficient DVFS management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeter Akgul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montréal, Canada. pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal and Robust Saturated Control for a Clock Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp. 657-662, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2011.6160449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256628v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal and robust control for a small-area FLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Beigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.1100-1105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Robusto y Optimo de una FLL en Nanocircuitos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Beigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII Jornadas de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sevilla, España. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and Stability Analysis for the Vdd-hopping Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSC 2009 - CCA 2009 - 3rd IEEE Multi-conference on Systems and Control - 18th IEEE International Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Saint-Petersburg, Russia. pp.320--325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399972v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Control Design for Voltage Scaling Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, Floride, United States. pp.79-84, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2008.4757932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Control of the Boost Inverter with Load RL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.3316-3321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Asynchronous Regulation for Nanometric Technologies: Application to an Embedded Parallel System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Thonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINATEC CROSSROADS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Adaptativo del Inversor Boost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII Jornadas de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, -, España. pp.1000-1006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Region of Attraction for a Boost DC-AC Converter Control Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th IFAC Symposium on Nonlinear Control Systems, Nolcos 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Pretoria, South Africa. pp.874-879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive model predictive control of the hybrid dynamics of a fuel cell system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fernandez Camacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Control Applications, CCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Singapore, Singapore. pp.1420 - 1425, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2007.4389435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Control of the Boost DC-AC Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC 2007 - IEEE 22nd International Symposium on Intelligent Control, ISIC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the boost DC-AC converter with RL load by energy shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2007 - 46th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.2417-2422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicación del control H infinito al PPCar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel G. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Jornadas de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, España. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control del convertidor boost DC-AC por moldeo de energía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Jornadas de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Almeria, España. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the Boost DC-AC Converter by Energy Shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Aracil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.754--759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle tension-fréquence optimisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2368159 A1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositive de Commande numérique pour un tableau de transistors PMOS en parrallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: No. 08/07342. Département Automatique. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study on hybrid dynamical systems to control a N-paralleled boost converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Henrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Design for Electronic Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. Institut National Polytechnique de Grenoble - INPG; Universidad de Sevilla, 2010. English. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00539077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Carolina Albea </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustly stabilizing min-type control for a multi-input DC-DC converter with output load estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Camila Merchán-Riveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Sferlazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Garraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1135-1140. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3579413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractors and limit cycles of discrete-time switching affine systems : nominal and uncertain cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Serieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.110691. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid dynamical control based on consensus algorithm for current sharing in DC-bus microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-triggered and event-triggered control of switched affine systems via a hybrid dynamical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, pp.101039. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2021.101039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336728v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust hybrid control for demand side management in islanded microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bordons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A Ridao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.4865 - 4875. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2021.3101875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of power converters with hybrid affine models and pulse-width modulated inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Sferlazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gómez-Estern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.3485 - 3494. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2021.3083900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Control Strategy for Quadratic Boost Converters with Inductor Currents Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Sferlazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.104602. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2020.104602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust hybrid control law for a boost inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.104492. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2020.104492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust switching control design for uncertain discrete-time switched affine systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ventosa-Cutillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (17), pp.7091-7102. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the practical stability of hybrid control algorithm with minimum dwell-time for a DC-AC converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Lopez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Zambrano Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (6), pp.2581-2588. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2018.2870843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730522v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Type Control Strategy of a DC-DC Synchronous Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Sferlazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martínez-Salamero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (4), pp.3167-3179. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2908597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903293v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical stabilisation of switched affine systems with dwell-time guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hadjeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice W P M H Heemels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (11), pp.4811 - 4817. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2019.2907381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid control law for energy-oriented tasks scheduling in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Mokrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (6), pp.1995-2007. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2017.2750999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation and consensus control of a three-node server network cluster via hybrid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the attraction domain for the boost inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.169-176. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Saturated Control for Low-Power Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (2), pp.530-537. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2012.2185237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256631v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture and Control of a Digital Frequency-Locked Loop for Fine-Grain Dynamic Voltage and Frequency Scaling in Globally Asynchronous Locally Synchronous Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Beigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.328-340(13). </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2011.1141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255726v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Control Design for Dynamic Voltage Scaling Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (12), pp.2919-2930. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2011.2158707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Control Design for a Boost Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.32-44. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization on a limit cycle of multi-agent systems governed by discrete-time switched affine dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Serieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Conference on Analysis and Design of Hybrid Systems, ADHS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.295-300, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of switched affine systems via multiple shifted Lyapunov functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Serieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.6133-6138, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407300v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Control Law for a Three-Level NPC Rectifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hadjeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gomez-Estern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Control Conference (ECC) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.281-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-matrices min-projection control for high frequency DC-DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Serieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093533v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid adaptive control for the half-bridge inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hadjeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Prince Agbodjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed periodic switching controllers of high-frequency DC-DC converters using the $δ$-operator formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ventosa Cutillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid control scheme for a half-bridge inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oswaldo Lopez Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Zambrano Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.9746-9751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402887v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Adaptive Control of the Boost Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hadjeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control (CDC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2017, Melbourne, Australia. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588081v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of a Predictive Control Strategy for Power Management of a Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Mokrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Vergara Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warody Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback scheduling of sensor network activity using a hybrid dynamical systems approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Mokrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid dynamic modeling and control of switched affine systems: application to DC-DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220447v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSN Power Management with Battery Capacity Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Mokrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-I Vergara-Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International NEW Circuits And Systems (NEWCAS) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid control of a three-agent network cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53th IEEE Conference on Decision and Control (CDC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, CA, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control de balanceo de carga de un grupo de servidores de red</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Talavera Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV Jornadas de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, España. pp.478-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion dynamique de buffer pour l'optimisation de la consommation énergétique dans un réseau filaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDSYS2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic adaptive management of buffer for QoS guarantees and energy reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Software and Applications Conference Workshops (COMPSACW), 2014 IEEE 38th International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Västerås, Sweden. pp.602 - 607, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPSACW.2014.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffer dynamic management for energy-aware network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Zouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068667v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Power Management in a Wireless Sensor Network using Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesia Mokrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warody Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced coupled voltage-frequency control for power efficient DVFS management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeter Akgul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montréal, Canada. pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal and robust control for a small-area FLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Beigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.1100-1105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal and Robust Saturated Control for a Clock Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp. 657-662, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2011.6160449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256628v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Robusto y Optimo de una FLL en Nanocircuitos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Beigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII Jornadas de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sevilla, España. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and Stability Analysis for the Vdd-hopping Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSC 2009 - CCA 2009 - 3rd IEEE Multi-conference on Systems and Control - 18th IEEE International Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Saint-Petersburg, Russia. pp.320--325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399972v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Control of the Boost Inverter with Load RL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.3316-3321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Control Design for Voltage Scaling Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, Floride, United States. pp.79-84, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2008.4757932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Asynchronous Regulation for Nanometric Technologies: Application to an Embedded Parallel System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Thonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINATEC CROSSROADS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Adaptativo del Inversor Boost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII Jornadas de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, -, España. pp.1000-1006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Region of Attraction for a Boost DC-AC Converter Control Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th IFAC Symposium on Nonlinear Control Systems, Nolcos 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Pretoria, South Africa. pp.874-879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive model predictive control of the hybrid dynamics of a fuel cell system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodoro Alamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Fernandez Camacho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Control Applications, CCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Singapore, Singapore. pp.1420 - 1425, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2007.4389435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Control of the Boost DC-AC Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC 2007 - IEEE 22nd International Symposium on Intelligent Control, ISIC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the boost DC-AC converter with RL load by energy shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2007 - 46th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.2417-2422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the Boost DC-AC Converter by Energy Shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Aracil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.754--759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control del convertidor boost DC-AC por moldeo de energía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gordillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Jornadas de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Almeria, España. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicación del control H infinito al PPCar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel G. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Jornadas de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, España. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle tension-fréquence optimisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2368159 A1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositive de Commande numérique pour un tableau de transistors PMOS en parrallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Canudas de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: No. 08/07342. Département Automatique. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study on hybrid dynamical systems to control a N-paralleled boost converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Henrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Design for Electronic Power Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Albea-Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. Institut National Polytechnique de Grenoble - INPG; Universidad de Sevilla, 2010. English. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00539077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05040202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Camila Merch&#225;n-Riveros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Sferlazza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Garraffa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Albea-Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3579413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03110340v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Serieye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110691" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03327003v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bordons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Ridao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2021.3101875" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02189246v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100972" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02336728v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03326994v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio G&#243;mez-Estern" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gordillo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3083900" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02470490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104492" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02917476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104602" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873023v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ventosa-Cutillas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730522v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Lopez Santos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Zambrano Prada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2870843" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903293v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mart&#237;nez-Salamero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2908597" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617999v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hadjeras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice W P M H Heemels" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2907381" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Mokrenko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2750999" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750720v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.519" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4AC28C76474B549DF6953B9FE00566119AAA2F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256631v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2012.2185237" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255726v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Puschini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Beign&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2011.1141" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gordillo &#193;lvarez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2011.2158707" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.08.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03110390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.514" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02407300v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1692" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02093533v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029674" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045470v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Albea Sanchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gomez-Estern" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gordillo Alvarez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045484v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Prince Agbodjan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746435v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ventosa Cutillas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gordillo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619385" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01588081v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402887v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Zambrano Prada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164003v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I Vergara-Gallego" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Lombardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220468v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220447v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Vergara Gallego" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warody Lombardi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Talavera Foix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068674v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zouaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068657v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSACW.2014.101" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068667v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeter Akgul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256628v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160449" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601468v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610006v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399972v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4757932" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265370v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561636v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zakaria" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thonnard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257263v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256634v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Alamo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fernandez Camacho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2007.4389435" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257261v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604267v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G. Ortega" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Salas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rubio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aracil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394986v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402888v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Henrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00539077v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05040202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Camila Merch&#225;n-Riveros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Sferlazza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Garraffa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Albea-Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3579413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03110340v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Serieye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110691" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02189246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100972" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02336728v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2021.101039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03327003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bordons" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Ridao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2021.3101875" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03326994v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio G&#243;mez-Estern" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gordillo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3083900" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02917476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104602" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02470490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104492" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873023v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ventosa-Cutillas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730522v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oswaldo Lopez Santos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Zambrano Prada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2870843" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903293v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mart&#237;nez-Salamero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2908597" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617999v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hadjeras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice W P M H Heemels" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2907381" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Mokrenko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2750999" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750720v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.519" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4AC28C76474B549DF6953B9FE00566119AAA2F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256631v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Canudas de Wit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2012.2185237" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255726v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Puschini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Beign&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2011.1141" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gordillo &#193;lvarez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2011.2158707" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.08.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03110390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.514" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02407300v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1692" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045470v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Albea Sanchez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gomez-Estern" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gordillo Alvarez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02093533v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029674" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045484v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Prince Agbodjan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746435v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ventosa Cutillas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gordillo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619385" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402887v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Zambrano Prada" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01588081v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140750v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Vergara Gallego" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warody Lombardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220468v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220447v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164003v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I Vergara-Gallego" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Lombardi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182060" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Talavera Foix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068674v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zouaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068657v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSACW.2014.101" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068667v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeter Akgul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256628v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160449" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610006v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399972v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265370v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4757932" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561636v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zakaria" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thonnard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257263v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256634v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Alamo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fernandez Camacho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2007.4389435" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257261v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aracil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604267v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G. Ortega" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Salas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rubio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394986v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402888v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Henrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00539077v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>