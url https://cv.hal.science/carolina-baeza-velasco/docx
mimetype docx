--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -238,2139 +238,2139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autism in the context of joint hypermobility, hypermobility spectrum disorders, and Ehlers–Danlos syndromes: A systematic review and prevalence meta-analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical pain and suicide-related outcomes across the lifespan: systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Torino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
+                <w:t xml:space="preserve">Martina Rignanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Vergne</w:t>
+                <w:t xml:space="preserve">Eleonora Salmè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Poli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabio Madeddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13623613251328059⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 345, pp.116371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2025.116371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017886v1</w:t>
+                <w:t xml:space="preserve">hal-04932270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical pain and suicide-related outcomes across the lifespan: systematic review and meta-analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autism in the context of joint hypermobility, hypermobility spectrum disorders, and Ehlers–Danlos syndromes: A systematic review and prevalence meta-analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Salmè</w:t>
+                <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Madeddu</w:t>
+                <w:t xml:space="preserve">Judith Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Courtet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marianna Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Kalisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Calati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 345, pp.116371. </w:t>
+              <w:t xml:space="preserve">Autism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (8), pp.1939-1958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2025.116371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/13623613251328059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932270v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Positive Mental Health in Palliative Care Volunteers: Transferring the SEARCH Positive Education Pathways to Well-being Framework Into a New Field</w:t>
+                <w:t xml:space="preserve">Grossesses et parentalités adolescentes, une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Varay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Laurine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Positive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41042-024-00165-2⟩</w:t>
+              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (340), pp.12-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spp.2024.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625548v1</w:t>
+                <w:t xml:space="preserve">hal-04848064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional experience of mothers facing visitor restrictions in the maternity wards during the COVID-19 pandemic: A qualitative study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of Positive Mental Health in Palliative Care Volunteers: Transferring the SEARCH Positive Education Pathways to Well-being Framework Into a New Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Letot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Caroline Varay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2024.01.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Positive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41042-024-00165-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625623v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-perception and adjustment to Crohn's disease in emerging and young adults: The clinical and psychosocial associated factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotional experience of mothers facing visitor restrictions in the maternity wards during the COVID-19 pandemic: A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Touma</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">J. Letot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Devouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2024.11.004⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (2), pp.66-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2024.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848045v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El fenotipo Neuro-Conectivo: Un nuevo paradigma en Medicina</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Self-perception and adjustment to Crohn's disease in emerging and young adults: The clinical and psychosocial associated factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psicosomatica y Psiquiatria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2024.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60940/PsicosomPsiquiatrnum280922⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04625617v1</w:t>
+                <w:t xml:space="preserve">hal-04848045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grossesses et parentalités adolescentes, une revue de la littérature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">El fenotipo Neuro-Conectivo: Un nuevo paradigma en Medicina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (340), pp.12-17. </w:t>
+              <w:t xml:space="preserve">Psicosomatica y Psiquiatria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spp.2024.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.60940/PsicosomPsiquiatrnum280922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848064v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustment to disease and quality of life in people with vascular Ehlers-Danlos and Loeys-Dietz syndromes: A mixed-method study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Validation of the neuroconnective endophenotype questionnaire (NEQ): a new clinical tool for medicine and psychiatry resulting from the contribution of Ehlers–Danlos syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bulbena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Rosado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cabaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1019863⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1039223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2023.1039223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051202v1</w:t>
+                <w:t xml:space="preserve">hal-04119464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Between Activity Pacing and Negative Emotions in Patients With Chronic Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Clinical Journal of Pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (8), pp.426-435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/AJP.0000000000001128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Digesting Crohn’s Disease»: The Journey of Young Adults since Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Zanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (22), pp.7128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm12227128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Hypermobility and Fatigue Are Associated With Injuries in a Group of Preprofessional Ballet Dancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Dondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dance Medicine &amp; Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (2), pp.80-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1089313X231177173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Digesting Crohn’s Disease»: The Journey of Young Adults since Diagnosis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adjustment to disease and quality of life in people with vascular Ehlers-Danlos and Loeys-Dietz syndromes: A mixed-method study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Gutiérrez-Rosado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12227128⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1019863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1019863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848172v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the neuroconnective endophenotype questionnaire (NEQ): a new clinical tool for medicine and psychiatry resulting from the contribution of Ehlers–Danlos syndrome</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">«Digesting Crohn’s Disease»: The Journey of Young Adults since Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Zanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (22), pp.7128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12227128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmed.2023.1039223⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04119464v1</w:t>
+                <w:t xml:space="preserve">hal-04848172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Hypermobility and Clinical Correlates in a Group of Patients With Eating Disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Development of the Individual and Environmental Resilience Model among children, adolescents and young adults using the empirical evidence: An integrative systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Llistosella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Castellvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Limonero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Pérez-Ventana Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.803614⟩</w:t>
+              <w:t xml:space="preserve">Health and Social Care in the Community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (6), pp.e3277-e3299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hsc.13899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554454v1</w:t>
+                <w:t xml:space="preserve">hal-04625650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Neurodevelopmental, neuropsychiatric and psychosocial correlates of joint hypermobility and related disorders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A narrative review on hospice volunteering in Europe and North America: Organisational aspects, psychosocial aspects, and issues for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Varay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Castori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.1109515. </w:t>
+              <w:t xml:space="preserve">Médecine Palliative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (2), pp.105-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1109515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medpal.2021.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04625649v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A narrative review on hospice volunteering in Europe and North America: Organisational aspects, psychosocial aspects, and issues for the future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Varay</w:t>
+                <w:t xml:space="preserve">Suicidal Behaviors in Women With the Hypermobile Ehlers–Danlos Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lareyre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
+                <w:t xml:space="preserve">Claude Hamonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Palliative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medpal.2021.04.002⟩</w:t>
+              <w:t xml:space="preserve">Archives of Suicide Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (3), pp.1314-1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13811118.2021.1885538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760547v1</w:t>
+                <w:t xml:space="preserve">hal-03660377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Individual and Environmental Resilience Model among children, adolescents and young adults using the empirical evidence: An integrative systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Llistosella</w:t>
+                <w:t xml:space="preserve">Joint Hypermobility and Clinical Correlates in a Group of Patients With Eating Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Castellvi</w:t>
+                <w:t xml:space="preserve">Maude Seneque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquín Limonero</w:t>
+                <w:t xml:space="preserve">Émilie Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Pérez-Ventana Ortiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
+                <w:t xml:space="preserve">Charles Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Social Care in the Community</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (6), pp.e3277-e3299. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.803614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/hsc.13899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.803614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625650v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicidal Behaviors in Women With the Hypermobile Ehlers–Danlos Syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Editorial: Neurodevelopmental, neuropsychiatric and psychosocial correlates of joint hypermobility and related disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Hamonet</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bulbena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Montalescot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Courtet</w:t>
+                <w:t xml:space="preserve">Marco Castori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Suicide Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (3), pp.1314-1326. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1109515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13811118.2021.1885538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1109515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660377v1</w:t>
+                <w:t xml:space="preserve">hal-04625649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gastrointestinal and eating problems in women with Ehlers–Danlos syndromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2499,51 +2499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza‐velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Rosado‐figuerola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bulbena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Medical Genetics Part C: Seminars in Medical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 187 (4), pp.482-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2571,511 +2571,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making in major depressive disorder: Subjective complaint, objective performance, and discrepancy between both.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Guillaume</w:t>
+                <w:t xml:space="preserve">Compressive Garments in Individuals with Autism and Severe Proprioceptive Dysfunction: A Retrospective Exploratory Case Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Olié</w:t>
+                <w:t xml:space="preserve">Elodie Vlamynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Alacreu-Crespo</w:t>
+                <w:t xml:space="preserve">Lautaro Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cazals</w:t>
+                <w:t xml:space="preserve">Coralie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.03.064⟩</w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (7), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children7070077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610602v1</w:t>
+                <w:t xml:space="preserve">hal-04360560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study protocol of a multicenter randomized controlled trial of mindfulness-based intervention versus relaxation to reduce emotional exhaustion in medical students in France: the “Must prevent” study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Decision-making in major depressive disorder: Subjective complaint, objective performance, and discrepancy between both.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Genty</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jaussent</w:t>
+                <w:t xml:space="preserve">Emilie Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Benramdane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Courtet</w:t>
+                <w:t xml:space="preserve">Adrian Alacreu-Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12888-020-02529-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 270, pp.102-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.03.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474621v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Garments in Individuals with Autism and Severe Proprioceptive Dysfunction: A Retrospective Exploratory Case Series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Vlamynck</w:t>
+                <w:t xml:space="preserve">Study protocol of a multicenter randomized controlled trial of mindfulness-based intervention versus relaxation to reduce emotional exhaustion in medical students in France: the “Must prevent” study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lautaro Diaz</w:t>
+                <w:t xml:space="preserve">Catherine Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Chambon</w:t>
+                <w:t xml:space="preserve">Isabelle Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Pouzenc</w:t>
+                <w:t xml:space="preserve">Myriam Benramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (7), pp.77. </w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/children7070077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12888-020-02529-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360560v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autism, Joint Hypermobility-Related Disorders and Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hamonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vlamynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lautaro Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
@@ -3365,64 +3365,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de la perception de soi des jeunes adultes atteints de la maladie de Crohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème journées doctorales de l’Association Francophone de Psychologie de la santé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montepellier, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3479,103 +3479,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological adjustment to illness and identity-related challenges in adolescents and young adults with Crohn's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Zanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Research on Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Limassol (Chypre), Cyprus. 12, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3600,64 +3600,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illness perceptions and adjustment to Crohn's disease in young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Annual conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Breme, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3682,51 +3682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low- and high-anxious hypermobile Ehlers-Danlos syndrome patients comparison of psychosocial and health outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3734,51 +3734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Cazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Pailhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bulbena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Syndrome d’Ehlers-Danlos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
@@ -3839,51 +3839,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivir mejor con el dolor crónico. Programa integrativo de grupo en 12 sesiones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bungener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3914,51 +3914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programa para mejorar la gestión del dolor crónico. 12 sesiones para reaprender a vivir plenamente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bungener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3983,177 +3983,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux vivre avec la douleur chronique. Programme intégratif de groupe en 12 séances.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mon programme pour mieux vivre avec la douleur chronique. 12 séances pour réapprendre à vivre pleinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bungener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">De Boeck Supérieur. De Boeck Supérieur, 2023</w:t>
+              <w:t xml:space="preserve">De Boeck Supérieur, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848276v1</w:t>
+                <w:t xml:space="preserve">hal-04848313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mon programme pour mieux vivre avec la douleur chronique. 12 séances pour réapprendre à vivre pleinement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mieux vivre avec la douleur chronique. Programme intégratif de groupe en 12 séances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bungener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">De Boeck Supérieur, 2023</w:t>
+              <w:t xml:space="preserve">De Boeck Supérieur. De Boeck Supérieur, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848313v1</w:t>
+                <w:t xml:space="preserve">hal-04848276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4171,51 +4171,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élever un enfant ayant un trouble du spectre de l’autisme : quel impact sur le couple?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familles et Trouble du Spectre de l’Autisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2019</w:t>
@@ -4276,51 +4276,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychopathologie de la Santé : Altérations héréditaires du collagène, anxiété, douleur chronique et troubles neurodéveloppementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Paris Descartes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4507,51 +4507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Forget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Kalisch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Calati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Torino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AJP.0000000000001328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza-Velasco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vergne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Poli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613251328059" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rignanese" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Salm&#232;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Madeddu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2025.116371" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Varay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41042-024-00165-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Letot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.01.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.11.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60940/PsicosomPsiquiatrnum280922" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Colin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2024.06.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Parra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Guti&#233;rrez-Rosado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1019863" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leguay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Milcent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AJP.0000000000001128" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04396704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Zanni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savoye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12227128" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129148v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dondin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1089313X231177173" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848172v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bulbena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rosado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cabaleiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Martinez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1039223" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Seneque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chatenet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.803614" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinchat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castori" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1109515" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lareyre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2021.04.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625650v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Llistosella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Castellvi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Limonero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen P&#233;rez-Ventana Ortiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hsc.13899" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660377v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamonet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13811118.2021.1885538" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lorente" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Tasa-Vinyals" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad Mora" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-021-01146-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bulbena&#8208;cabr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza&#8208;velasco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rosado&#8208;figuerola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.c.31955" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610602v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alacreu-Crespo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazals" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.03.064" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474621v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benramdane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-020-02529-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vlamynck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Diaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chambon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pouzenc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children7070077" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00656" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676227v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeza-Velasco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulbena Vilarrasa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bravo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-011-1839-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2E7FED2A1977B84FFA8DD97D0BA82B905B0E6D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638572v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeza Velasco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.09.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848411v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848350v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourdon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Cazotte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Pailhez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848250v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848276v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848313v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848183v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04848364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Forget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Kalisch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Calati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Torino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AJP.0000000000001328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rignanese" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Salm&#232;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Madeddu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2025.116371" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza-Velasco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vergne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Poli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613251328059" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848064v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Colin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2024.06.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Varay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41042-024-00165-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Letot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.01.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848045v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.11.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60940/PsicosomPsiquiatrnum280922" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bulbena" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rosado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cabaleiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1039223" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093863v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leguay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Milcent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AJP.0000000000001128" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04396704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Zanni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savoye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12227128" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129148v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dondin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1089313X231177173" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rodriguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Parra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Guti&#233;rrez-Rosado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1019863" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848172v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625650v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Llistosella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Castellvi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Limonero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen P&#233;rez-Ventana Ortiz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hsc.13899" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760547v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lareyre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2021.04.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamonet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13811118.2021.1885538" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Seneque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chatenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.803614" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinchat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castori" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1109515" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lorente" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Tasa-Vinyals" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad Mora" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-021-01146-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bulbena&#8208;cabr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza&#8208;velasco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rosado&#8208;figuerola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.c.31955" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vlamynck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Diaz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chambon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pouzenc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children7070077" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alacreu-Crespo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazals" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.03.064" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benramdane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-020-02529-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00656" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676227v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeza-Velasco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulbena Vilarrasa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bravo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-011-1839-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2E7FED2A1977B84FFA8DD97D0BA82B905B0E6D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638572v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeza Velasco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.09.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848411v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848350v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourdon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Cazotte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Pailhez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848250v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848276v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848183v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04848364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>