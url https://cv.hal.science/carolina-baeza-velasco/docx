--- v1 (2026-04-08)
+++ v2 (2026-05-22)
@@ -510,1837 +510,1837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grossesses et parentalités adolescentes, une revue de la littérature</w:t>
+                <w:t xml:space="preserve">Determinants of Positive Mental Health in Palliative Care Volunteers: Transferring the SEARCH Positive Education Pathways to Well-being Framework Into a New Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Colin</w:t>
+                <w:t xml:space="preserve">Caroline Varay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spp.2024.06.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Positive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41042-024-00165-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848064v1</w:t>
+                <w:t xml:space="preserve">hal-04625548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Positive Mental Health in Palliative Care Volunteers: Transferring the SEARCH Positive Education Pathways to Well-being Framework Into a New Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotional experience of mothers facing visitor restrictions in the maternity wards during the COVID-19 pandemic: A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Varay</w:t>
+                <w:t xml:space="preserve">J. Letot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Positive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41042-024-00165-2⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (2), pp.66-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2024.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625548v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional experience of mothers facing visitor restrictions in the maternity wards during the COVID-19 pandemic: A qualitative study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-perception and adjustment to Crohn's disease in emerging and young adults: The clinical and psychosocial associated factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Letot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Devouche</w:t>
+                <w:t xml:space="preserve">Nathalie Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2024.01.004⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2024.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625623v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-perception and adjustment to Crohn's disease in emerging and young adults: The clinical and psychosocial associated factors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El fenotipo Neuro-Conectivo: Un nuevo paradigma en Medicina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2024.11.004⟩</w:t>
+              <w:t xml:space="preserve">Psicosomatica y Psiquiatria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60940/PsicosomPsiquiatrnum280922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848045v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El fenotipo Neuro-Conectivo: Un nuevo paradigma en Medicina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grossesses et parentalités adolescentes, une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psicosomatica y Psiquiatria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (340), pp.12-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60940/PsicosomPsiquiatrnum280922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spp.2024.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625617v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the neuroconnective endophenotype questionnaire (NEQ): a new clinical tool for medicine and psychiatry resulting from the contribution of Ehlers–Danlos syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association Between Activity Pacing and Negative Emotions in Patients With Chronic Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Bulbena</w:t>
+                <w:t xml:space="preserve">Floriane Leguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Rosado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">María Martinez</w:t>
+                <w:t xml:space="preserve">Lola Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2023.1039223⟩</w:t>
+              <w:t xml:space="preserve">The Clinical Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (8), pp.426-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/AJP.0000000000001128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119464v1</w:t>
+                <w:t xml:space="preserve">hal-04093863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Activity Pacing and Negative Emotions in Patients With Chronic Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Attali</w:t>
+                <w:t xml:space="preserve">«Digesting Crohn’s Disease»: The Journey of Young Adults since Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Zanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Leguay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lola Milcent</w:t>
+                <w:t xml:space="preserve">Guillaume Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Clinical Journal of Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/AJP.0000000000001128⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (22), pp.7128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12227128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093863v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Digesting Crohn’s Disease»: The Journey of Young Adults since Diagnosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Savoye</w:t>
+                <w:t xml:space="preserve">Joint Hypermobility and Fatigue Are Associated With Injuries in a Group of Preprofessional Ballet Dancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Dondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12227128⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dance Medicine &amp; Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (2), pp.80-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1089313X231177173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396704v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Hypermobility and Fatigue Are Associated With Injuries in a Group of Preprofessional Ballet Dancers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adjustment to disease and quality of life in people with vascular Ehlers-Danlos and Loeys-Dietz syndromes: A mixed-method study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Gutiérrez-Rosado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dance Medicine &amp; Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1089313X231177173⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1019863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1019863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129148v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustment to disease and quality of life in people with vascular Ehlers-Danlos and Loeys-Dietz syndromes: A mixed-method study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">«Digesting Crohn’s Disease»: The Journey of Young Adults since Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Zanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Teresa Gutiérrez-Rosado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1019863⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (22), pp.7128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12227128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051202v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Digesting Crohn’s Disease»: The Journey of Young Adults since Diagnosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Savoye</w:t>
+                <w:t xml:space="preserve">Validation of the neuroconnective endophenotype questionnaire (NEQ): a new clinical tool for medicine and psychiatry resulting from the contribution of Ehlers–Danlos syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bulbena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Rosado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cabaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12227128⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1039223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2023.1039223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848172v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Individual and Environmental Resilience Model among children, adolescents and young adults using the empirical evidence: An integrative systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint Hypermobility and Clinical Correlates in a Group of Patients With Eating Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Llistosella</w:t>
+                <w:t xml:space="preserve">Maude Seneque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Castellvi</w:t>
+                <w:t xml:space="preserve">Émilie Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquín Limonero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
+                <w:t xml:space="preserve">Charles Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Social Care in the Community</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hsc.13899⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.803614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.803614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625650v1</w:t>
+                <w:t xml:space="preserve">hal-03554454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A narrative review on hospice volunteering in Europe and North America: Organisational aspects, psychosocial aspects, and issues for the future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Varay</w:t>
+                <w:t xml:space="preserve">Editorial: Neurodevelopmental, neuropsychiatric and psychosocial correlates of joint hypermobility and related disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bulbena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lareyre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
+                <w:t xml:space="preserve">Marco Castori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Palliative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (2), pp.105-113. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1109515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medpal.2021.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1109515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04760547v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicidal Behaviors in Women With the Hypermobile Ehlers–Danlos Syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of the Individual and Environmental Resilience Model among children, adolescents and young adults using the empirical evidence: An integrative systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Llistosella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Castellvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Limonero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Pérez-Ventana Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Suicide Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13811118.2021.1885538⟩</w:t>
+              <w:t xml:space="preserve">Health and Social Care in the Community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (6), pp.e3277-e3299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hsc.13899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660377v1</w:t>
+                <w:t xml:space="preserve">hal-04625650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Hypermobility and Clinical Correlates in a Group of Patients With Eating Disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A narrative review on hospice volunteering in Europe and North America: Organisational aspects, psychosocial aspects, and issues for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Varay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.803614. </w:t>
+              <w:t xml:space="preserve">Médecine Palliative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (2), pp.105-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.803614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medpal.2021.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03554454v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Neurodevelopmental, neuropsychiatric and psychosocial correlates of joint hypermobility and related disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suicidal Behaviors in Women With the Hypermobile Ehlers–Danlos Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guinchat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antonio Bulbena</w:t>
+                <w:t xml:space="preserve">Claude Hamonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Castori</w:t>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.1109515. </w:t>
+              <w:t xml:space="preserve">Archives of Suicide Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (3), pp.1314-1326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1109515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13811118.2021.1885538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625649v1</w:t>
+                <w:t xml:space="preserve">hal-03660377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gastrointestinal and eating problems in women with Ehlers–Danlos syndromes</w:t>
               </w:r>
@@ -2499,51 +2499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza‐velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Rosado‐figuerola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bulbena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Medical Genetics Part C: Seminars in Medical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 187 (4), pp.482-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2571,429 +2571,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Garments in Individuals with Autism and Severe Proprioceptive Dysfunction: A Retrospective Exploratory Case Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guinchat</w:t>
+                <w:t xml:space="preserve">Decision-making in major depressive disorder: Subjective complaint, objective performance, and discrepancy between both.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Vlamynck</w:t>
+                <w:t xml:space="preserve">Emilie Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lautaro Diaz</w:t>
+                <w:t xml:space="preserve">Adrian Alacreu-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Chambon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Pouzenc</w:t>
+                <w:t xml:space="preserve">Aurélie Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/children7070077⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 270, pp.102-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.03.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360560v1</w:t>
+                <w:t xml:space="preserve">hal-03610602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making in major depressive disorder: Subjective complaint, objective performance, and discrepancy between both.</w:t>
+                <w:t xml:space="preserve">Study protocol of a multicenter randomized controlled trial of mindfulness-based intervention versus relaxation to reduce emotional exhaustion in medical students in France: the “Must prevent” study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Guillaume</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Olié</w:t>
+                <w:t xml:space="preserve">Isabelle Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Alacreu-Crespo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cazals</w:t>
+                <w:t xml:space="preserve">Myriam Benramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.03.064⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-020-02529-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610602v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study protocol of a multicenter randomized controlled trial of mindfulness-based intervention versus relaxation to reduce emotional exhaustion in medical students in France: the “Must prevent” study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
+                <w:t xml:space="preserve">Compressive Garments in Individuals with Autism and Severe Proprioceptive Dysfunction: A Retrospective Exploratory Case Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vlamynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Genty</w:t>
+                <w:t xml:space="preserve">Lautaro Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jaussent</w:t>
+                <w:t xml:space="preserve">Coralie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Benramdane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Courtet</w:t>
+                <w:t xml:space="preserve">Justine Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (7), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12888-020-02529-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/children7070077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474621v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autism, Joint Hypermobility-Related Disorders and Pain</w:t>
               </w:r>
@@ -3005,77 +3005,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hamonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vlamynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lautaro Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
@@ -3365,51 +3365,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de la perception de soi des jeunes adultes atteints de la maladie de Crohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3479,90 +3479,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological adjustment to illness and identity-related challenges in adolescents and young adults with Crohn's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Zanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3600,51 +3600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illness perceptions and adjustment to Crohn's disease in young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3682,51 +3682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low- and high-anxious hypermobile Ehlers-Danlos syndrome patients comparison of psychosocial and health outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3734,51 +3734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Cazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Pailhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bulbena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Syndrome d’Ehlers-Danlos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
@@ -3983,177 +3983,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mon programme pour mieux vivre avec la douleur chronique. 12 séances pour réapprendre à vivre pleinement</w:t>
+                <w:t xml:space="preserve">Mieux vivre avec la douleur chronique. Programme intégratif de groupe en 12 séances.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bungener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">De Boeck Supérieur, 2023</w:t>
+              <w:t xml:space="preserve">De Boeck Supérieur. De Boeck Supérieur, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848313v1</w:t>
+                <w:t xml:space="preserve">hal-04848276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux vivre avec la douleur chronique. Programme intégratif de groupe en 12 séances.</w:t>
+                <w:t xml:space="preserve">Mon programme pour mieux vivre avec la douleur chronique. 12 séances pour réapprendre à vivre pleinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Baeza-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bungener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">De Boeck Supérieur. De Boeck Supérieur, 2023</w:t>
+              <w:t xml:space="preserve">De Boeck Supérieur, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848276v1</w:t>
+                <w:t xml:space="preserve">hal-04848313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4507,51 +4507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Forget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Kalisch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Calati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Torino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AJP.0000000000001328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rignanese" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Salm&#232;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Madeddu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2025.116371" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza-Velasco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vergne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Poli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613251328059" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848064v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Colin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2024.06.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Varay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41042-024-00165-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Letot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.01.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848045v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.11.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60940/PsicosomPsiquiatrnum280922" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bulbena" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rosado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cabaleiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1039223" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093863v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leguay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Milcent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AJP.0000000000001128" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04396704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Zanni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savoye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12227128" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129148v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dondin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1089313X231177173" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rodriguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Parra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Guti&#233;rrez-Rosado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1019863" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848172v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625650v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Llistosella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Castellvi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Limonero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen P&#233;rez-Ventana Ortiz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hsc.13899" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760547v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lareyre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2021.04.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamonet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13811118.2021.1885538" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Seneque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chatenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.803614" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinchat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castori" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1109515" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lorente" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Tasa-Vinyals" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad Mora" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-021-01146-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bulbena&#8208;cabr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza&#8208;velasco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rosado&#8208;figuerola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.c.31955" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vlamynck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Diaz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chambon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pouzenc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children7070077" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alacreu-Crespo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazals" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.03.064" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benramdane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-020-02529-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00656" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676227v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeza-Velasco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulbena Vilarrasa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bravo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-011-1839-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2E7FED2A1977B84FFA8DD97D0BA82B905B0E6D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638572v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeza Velasco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.09.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848411v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848350v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourdon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Cazotte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Pailhez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848250v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848276v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848183v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04848364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Forget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Kalisch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Calati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Torino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AJP.0000000000001328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rignanese" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Salm&#232;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Madeddu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2025.116371" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza-Velasco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vergne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Poli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613251328059" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Varay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41042-024-00165-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Letot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.01.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.11.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60940/PsicosomPsiquiatrnum280922" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Colin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2024.06.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leguay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Milcent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AJP.0000000000001128" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04396704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Zanni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savoye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12227128" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dondin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1089313X231177173" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051202v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rodriguez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Parra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Guti&#233;rrez-Rosado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1019863" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848172v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bulbena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rosado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cabaleiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Martinez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1039223" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Seneque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chatenet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.803614" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinchat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castori" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1109515" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625650v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Llistosella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Castellvi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Limonero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen P&#233;rez-Ventana Ortiz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hsc.13899" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760547v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lareyre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2021.04.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660377v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamonet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13811118.2021.1885538" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150851v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lorente" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Tasa-Vinyals" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Soledad Mora" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-021-01146-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bulbena&#8208;cabr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Baeza&#8208;velasco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rosado&#8208;figuerola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.c.31955" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610602v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alacreu-Crespo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazals" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.03.064" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474621v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Benramdane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-020-02529-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vlamynck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Diaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Chambon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pouzenc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children7070077" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00656" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676227v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeza-Velasco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulbena Vilarrasa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bravo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-011-1839-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2E7FED2A1977B84FFA8DD97D0BA82B905B0E6D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638572v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baeza Velasco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.09.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848411v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848350v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourdon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Cazotte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Pailhez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848250v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848276v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848313v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848183v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04848364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>