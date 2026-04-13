--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -534,402 +534,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-7 as an adjuvant for mucosal vaccine development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IL-7-dependent chemokine production by intestinal endothelial cells during acute HIV/SIV infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Moraes-Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rancez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Logerot</w:t>
+                <w:t xml:space="preserve">Bénédicte Charmeteau-De-Muylder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Figueiredo</w:t>
+                <w:t xml:space="preserve">Suzanne Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Charmeteau-De-Muylder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I Bourgault-Villada</w:t>
+                <w:t xml:space="preserve">Magali Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International AIDS Conference (AIDS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Amsterdam, Netherlands. 2018</w:t>
+              <w:t xml:space="preserve">20th International Vascular Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000425v1</w:t>
+                <w:t xml:space="preserve">hal-03000430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucosal IL-7 response in the gut during HIV/SIV acute infection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IL-7 as an adjuvant for mucosal vaccine development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rancez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Logerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Charmeteau-De-Muylder</w:t>
+                <w:t xml:space="preserve">S. Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Figueiredo-Morgado</w:t>
+                <w:t xml:space="preserve">B Charmeteau-De-Muylder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Mas</w:t>
+                <w:t xml:space="preserve">I Bourgault-Villada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International AIDS Conference (AIDS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Amsterdam, Netherlands. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000417v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-7-dependent chemokine production by intestinal endothelial cells during acute HIV/SIV infection</w:t>
+                <w:t xml:space="preserve">Mucosal IL-7 response in the gut during HIV/SIV acute infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Moraes-Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rancez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Charmeteau-De-Muylder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Figueiredo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Suzanne Figueiredo-Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Vascular Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">22nd International AIDS Conference (AIDS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Amsterdam, Netherlands. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000430v1</w:t>
+                <w:t xml:space="preserve">hal-03000417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1234,51 +1234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04362729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moraes-Cabe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Novault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jeemin Choi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Seffer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrio Cano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/65715" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03251859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Devi-Marulkar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Corre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Meghraoui-Kheddar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.628375" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A. Maqbool" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Zacarias-Cabeza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanhille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Koch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1475" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rancez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Logerot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figueiredo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Charmeteau-De-Muylder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bourgault-Villada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charmeteau-De-Muylder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Figueiredo-Morgado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000430v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Figueiredo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05481190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mechaussier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Singh-Estivalet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tr&#233;beau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaudin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04362729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moraes-Cabe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Novault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jeemin Choi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Seffer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrio Cano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/65715" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03251859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Devi-Marulkar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Corre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Meghraoui-Kheddar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.628375" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A. Maqbool" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Zacarias-Cabeza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanhille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Koch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1475" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rancez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charmeteau-De-Muylder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Figueiredo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Logerot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figueiredo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Charmeteau-De-Muylder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bourgault-Villada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Figueiredo-Morgado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05481190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mechaussier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Singh-Estivalet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tr&#233;beau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaudin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>