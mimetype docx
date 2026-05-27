--- v1 (2026-04-13)
+++ v2 (2026-05-27)
@@ -534,152 +534,152 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-7-dependent chemokine production by intestinal endothelial cells during acute HIV/SIV infection</w:t>
+                <w:t xml:space="preserve">Mucosal IL-7 response in the gut during HIV/SIV acute infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Moraes-Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rancez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Charmeteau-De-Muylder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Figueiredo</w:t>
+                <w:t xml:space="preserve">Suzanne Figueiredo-Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Vascular Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">22nd International AIDS Conference (AIDS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Amsterdam, Netherlands. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000430v1</w:t>
+                <w:t xml:space="preserve">hal-03000417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-7 as an adjuvant for mucosal vaccine development</w:t>
               </w:r>
@@ -784,152 +784,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucosal IL-7 response in the gut during HIV/SIV acute infection</w:t>
+                <w:t xml:space="preserve">IL-7-dependent chemokine production by intestinal endothelial cells during acute HIV/SIV infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Moraes-Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rancez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Charmeteau-De-Muylder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Figueiredo-Morgado</w:t>
+                <w:t xml:space="preserve">Suzanne Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International AIDS Conference (AIDS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Amsterdam, Netherlands. 2018</w:t>
+              <w:t xml:space="preserve">20th International Vascular Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000417v1</w:t>
+                <w:t xml:space="preserve">hal-03000430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1234,51 +1234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04362729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moraes-Cabe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Novault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jeemin Choi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Seffer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrio Cano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/65715" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03251859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Devi-Marulkar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Corre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Meghraoui-Kheddar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.628375" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A. Maqbool" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Zacarias-Cabeza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanhille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Koch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1475" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rancez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charmeteau-De-Muylder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Figueiredo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Logerot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figueiredo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Charmeteau-De-Muylder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bourgault-Villada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Figueiredo-Morgado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05481190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mechaussier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Singh-Estivalet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tr&#233;beau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaudin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04362729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Moraes-Cabe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Novault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Jeemin Choi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Seffer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrio Cano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/65715" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03251859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Devi-Marulkar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Corre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Meghraoui-Kheddar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.628375" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A. Maqbool" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Zacarias-Cabeza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanhille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Koch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1475" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000417v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rancez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charmeteau-De-Muylder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Figueiredo-Morgado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Logerot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figueiredo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Charmeteau-De-Muylder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bourgault-Villada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000430v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Figueiredo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05481190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mechaussier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Singh-Estivalet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tr&#233;beau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaudin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>