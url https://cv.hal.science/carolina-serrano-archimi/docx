--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -648,261 +648,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating Ambivalence: Perceived Organizational Prestige–Support Discrepancy and Its Relation to Employee Cynicism and Silence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Perceived Corporate Social Responsibility Affects Employee Cynicism: The Mediating Role of Organizational Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Serrano-Archimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Manville</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hina Mahboob Yasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeeshan Ahmed Bhatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Management Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joms.12330⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-018-3882-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510895v1</w:t>
+                <w:t xml:space="preserve">hal-01796415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Perceived Corporate Social Responsibility Affects Employee Cynicism: The Mediating Role of Organizational Trust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Navigating Ambivalence: Perceived Organizational Prestige–Support Discrepancy and Its Relation to Employee Cynicism and Silence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mignonac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herrbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Serrano-Archimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zeeshan Ahmed Bhatti</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Manville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10551-018-3882-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Management Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (5), pp.837-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joms.12330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796415v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follower reactions to leader trust violations: A grounded theory of violation types, likelihood of recovery, and recovery process</w:t>
               </w:r>
@@ -914,51 +914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Grover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Hasel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Manville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Serrano-Archimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1471,51 +1471,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does fairness at work embed employees? Testing the Mediating Effect of organization job embeddedness between organizational Justice and organizational citizenship behaviour</w:t>
+                <w:t xml:space="preserve">Does job embeddedness and family embeddedness in community have varying effects on male and female turnover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Z.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Serrano-Archimi</w:t>
@@ -1529,75 +1529,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Academy of Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, ., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083140v1</w:t>
+                <w:t xml:space="preserve">hal-03083139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does job embeddedness and family embeddedness in community have varying effects on male and female turnover</w:t>
+                <w:t xml:space="preserve">Does fairness at work embed employees? Testing the Mediating Effect of organization job embeddedness between organizational Justice and organizational citizenship behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Z.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Serrano-Archimi</w:t>
@@ -1611,51 +1611,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Academy of Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, ., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083139v1</w:t>
+                <w:t xml:space="preserve">hal-03083140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintaining Leader-Follower Relationships in the Aftermath of Trust Violations</w:t>
               </w:r>
@@ -1667,51 +1667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Grover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Hasel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Manville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Serrano-Archimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2006,51 +2006,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6C7EBD5"/>
+    <w:nsid w:val="C13E8297"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2237,51 +2237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carolina-serrano-archimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0016-8255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147572584" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/187649648" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000430915965" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323654v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brasseur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233;, L." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano-Archimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082980v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Afshan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-201108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082973v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshan G." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano Archimi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Mahboob Yasin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmed Bhatti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-018-3882-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510895v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mignonac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herrbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Manville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joms.12330" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Grover" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hasel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2014.01.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7ZRW4H4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.187.0012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.293.0069" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04132221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Masood" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richeb&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Z." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083139v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743515v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hasel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Dupont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonet Fernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Poirel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carolina-serrano-archimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0016-8255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147572584" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/187649648" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000430915965" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323654v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brasseur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233;, L." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano-Archimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082980v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Afshan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-201108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082973v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshan G." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano Archimi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Mahboob Yasin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmed Bhatti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-018-3882-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796415v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510895v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mignonac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herrbach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Manville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joms.12330" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Grover" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hasel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2014.01.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7ZRW4H4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.187.0012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.293.0069" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04132221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Masood" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richeb&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Z." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743515v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hasel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Dupont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonet Fernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Poirel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>