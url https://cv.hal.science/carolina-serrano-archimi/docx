--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -648,261 +648,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Perceived Corporate Social Responsibility Affects Employee Cynicism: The Mediating Role of Organizational Trust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Navigating Ambivalence: Perceived Organizational Prestige–Support Discrepancy and Its Relation to Employee Cynicism and Silence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mignonac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herrbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Serrano-Archimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zeeshan Ahmed Bhatti</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Manville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10551-018-3882-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Management Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (5), pp.837-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joms.12330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796415v1</w:t>
+                <w:t xml:space="preserve">hal-03510895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating Ambivalence: Perceived Organizational Prestige–Support Discrepancy and Its Relation to Employee Cynicism and Silence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Perceived Corporate Social Responsibility Affects Employee Cynicism: The Mediating Role of Organizational Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Serrano-Archimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Manville</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hina Mahboob Yasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeeshan Ahmed Bhatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Management Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-018-3882-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joms.12330⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03510895v1</w:t>
+                <w:t xml:space="preserve">hal-01796415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follower reactions to leader trust violations: A grounded theory of violation types, likelihood of recovery, and recovery process</w:t>
               </w:r>
@@ -914,51 +914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Grover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Hasel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Manville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Serrano-Archimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1471,51 +1471,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does job embeddedness and family embeddedness in community have varying effects on male and female turnover</w:t>
+                <w:t xml:space="preserve">Does fairness at work embed employees? Testing the Mediating Effect of organization job embeddedness between organizational Justice and organizational citizenship behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Z.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Serrano-Archimi</w:t>
@@ -1529,75 +1529,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Academy of Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, ., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083139v1</w:t>
+                <w:t xml:space="preserve">hal-03083140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does fairness at work embed employees? Testing the Mediating Effect of organization job embeddedness between organizational Justice and organizational citizenship behaviour</w:t>
+                <w:t xml:space="preserve">Does job embeddedness and family embeddedness in community have varying effects on male and female turnover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Z.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Serrano-Archimi</w:t>
@@ -1611,51 +1611,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Academy of Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, ., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083140v1</w:t>
+                <w:t xml:space="preserve">hal-03083139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintaining Leader-Follower Relationships in the Aftermath of Trust Violations</w:t>
               </w:r>
@@ -1667,51 +1667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Grover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Hasel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Manville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Serrano-Archimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2006,51 +2006,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C13E8297"/>
+    <w:nsid w:val="73B2977B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2237,51 +2237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carolina-serrano-archimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0016-8255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147572584" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/187649648" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000430915965" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323654v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brasseur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233;, L." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano-Archimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082980v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Afshan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-201108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082973v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshan G." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano Archimi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Mahboob Yasin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmed Bhatti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-018-3882-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796415v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510895v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mignonac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herrbach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Manville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joms.12330" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Grover" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hasel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2014.01.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7ZRW4H4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.187.0012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.293.0069" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04132221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Masood" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richeb&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Z." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743515v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hasel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Dupont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonet Fernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Poirel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carolina-serrano-archimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0016-8255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147572584" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/187649648" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000430915965" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323654v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brasseur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233;, L." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano-Archimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082980v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Afshan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/HSM-201108" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082973v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshan G." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Serrano Archimi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reynaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Mahboob Yasin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmed Bhatti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-018-3882-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510895v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mignonac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herrbach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Manville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joms.12330" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Grover" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hasel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2014.01.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7ZRW4H4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.187.0012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.293.0069" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04132221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Masood" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richeb&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Z." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083139v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743515v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hasel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Dupont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonet Fernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Poirel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>