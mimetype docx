--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -1420,187 +1420,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il matrimonio per tutti ? Le droit et la société italiens face aux unions entre personnes de même sexe</w:t>
+                <w:t xml:space="preserve">La storia di un soldato divenuto uomo politico Una vicenda personale tra guerra e vita pubblica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Simoncini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrica Bracchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Civil Law Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Italies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, pp.261-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/italies.5276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038281v1</w:t>
+                <w:t xml:space="preserve">hal-04038213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La storia di un soldato divenuto uomo politico Una vicenda personale tra guerra e vita pubblica</w:t>
+                <w:t xml:space="preserve">Il matrimonio per tutti ? Le droit et la société italiens face aux unions entre personnes de même sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Bracchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Civil Law Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/italies.5276⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04038213v1</w:t>
+                <w:t xml:space="preserve">hal-04038281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il genere nel discorso dell'ordinamento giuridico italiano</w:t>
               </w:r>
@@ -1763,96 +1763,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tentatives d'érosion démocratique en Italie : entre fondations et &amp;quot;operoso costume</w:t>
+                <w:t xml:space="preserve">L'immigration en Italie: évolution historique et réponses juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Simoncini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erosion démocratique et transformations autoritaires du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Tours, France</w:t>
+              <w:t xml:space="preserve">séminaire du GRIC (groupe de recherche sur l'Italie contemporaine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc Lazar, Marie-Anne Matard Bonucci, Virgile Cirefice,Grégoire le Quang, Charlotte Moge, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879541v1</w:t>
+                <w:t xml:space="preserve">hal-04720038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le story telling de la droite italienne : de Silvio Berlusconi a Giorgia Meloni</w:t>
               </w:r>
@@ -1901,96 +1901,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'immigration en Italie: évolution historique et réponses juridiques</w:t>
+                <w:t xml:space="preserve">Les tentatives d'érosion démocratique en Italie : entre fondations et &amp;quot;operoso costume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Simoncini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire du GRIC (groupe de recherche sur l'Italie contemporaine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marc Lazar, Marie-Anne Matard Bonucci, Virgile Cirefice,Grégoire le Quang, Charlotte Moge, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Erosion démocratique et transformations autoritaires du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720038v1</w:t>
+                <w:t xml:space="preserve">hal-04879541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place reste-t-il pour les droits humains dans le droit italien de l'immigration? L'exemple de Lampedusa</w:t>
               </w:r>
@@ -2935,51 +2935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casalino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Simoncini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/aracneweb/index.php/pubblicazione.html?item=9788854868083" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003106517" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.10137" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920700v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038253v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038255v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026891v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.10622" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.662" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038261v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Bracchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjwl.28.3.548" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.5276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038224v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720074v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Felici" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cacopardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hinz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Massel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Aiello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Wopfner." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Badulescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Arsenijevic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casalino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Simoncini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/aracneweb/index.php/pubblicazione.html?item=9788854868083" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003106517" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.10137" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920700v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038253v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038255v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026891v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.10622" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.662" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038261v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Bracchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjwl.28.3.548" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.5276" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038224v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720074v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Felici" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cacopardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hinz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Massel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Aiello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Wopfner." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Badulescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Arsenijevic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>