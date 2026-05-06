--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -1420,187 +1420,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La storia di un soldato divenuto uomo politico Una vicenda personale tra guerra e vita pubblica</w:t>
+                <w:t xml:space="preserve">Il matrimonio per tutti ? Le droit et la société italiens face aux unions entre personnes de même sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Bracchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Civil Law Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038213v1</w:t>
+                <w:t xml:space="preserve">hal-04038281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il matrimonio per tutti ? Le droit et la société italiens face aux unions entre personnes de même sexe</w:t>
+                <w:t xml:space="preserve">La storia di un soldato divenuto uomo politico Una vicenda personale tra guerra e vita pubblica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Simoncini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrica Bracchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Civil Law Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Italies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, pp.261-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/italies.5276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038281v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il genere nel discorso dell'ordinamento giuridico italiano</w:t>
               </w:r>
@@ -1763,234 +1763,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'immigration en Italie: évolution historique et réponses juridiques</w:t>
+                <w:t xml:space="preserve">Le story telling de la droite italienne : de Silvio Berlusconi a Giorgia Meloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Simoncini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire du GRIC (groupe de recherche sur l'Italie contemporaine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marc Lazar, Marie-Anne Matard Bonucci, Virgile Cirefice,Grégoire le Quang, Charlotte Moge, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">The cognitive key to the hearts of men : the perlocutionary power of political narratives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alma-Pierre Bonnet, Jon Delogu, Berengere Lafiandra, Melissa Martin-Kemel, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720038v1</w:t>
+                <w:t xml:space="preserve">hal-04879509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le story telling de la droite italienne : de Silvio Berlusconi a Giorgia Meloni</w:t>
+                <w:t xml:space="preserve">Les tentatives d'érosion démocratique en Italie : entre fondations et &amp;quot;operoso costume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Simoncini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The cognitive key to the hearts of men : the perlocutionary power of political narratives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alma-Pierre Bonnet, Jon Delogu, Berengere Lafiandra, Melissa Martin-Kemel, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Erosion démocratique et transformations autoritaires du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879509v1</w:t>
+                <w:t xml:space="preserve">hal-04879541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tentatives d'érosion démocratique en Italie : entre fondations et &amp;quot;operoso costume</w:t>
+                <w:t xml:space="preserve">L'immigration en Italie: évolution historique et réponses juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Simoncini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erosion démocratique et transformations autoritaires du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Tours, France</w:t>
+              <w:t xml:space="preserve">séminaire du GRIC (groupe de recherche sur l'Italie contemporaine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc Lazar, Marie-Anne Matard Bonucci, Virgile Cirefice,Grégoire le Quang, Charlotte Moge, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879541v1</w:t>
+                <w:t xml:space="preserve">hal-04720038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place reste-t-il pour les droits humains dans le droit italien de l'immigration? L'exemple de Lampedusa</w:t>
               </w:r>
@@ -2935,51 +2935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casalino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Simoncini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/aracneweb/index.php/pubblicazione.html?item=9788854868083" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003106517" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.10137" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920700v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038253v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038255v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026891v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.10622" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.662" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038261v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Bracchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjwl.28.3.548" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.5276" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038224v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720074v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Felici" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cacopardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hinz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Massel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Aiello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Wopfner." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Badulescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Arsenijevic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casalino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Simoncini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aracneeditrice.it/aracneweb/index.php/pubblicazione.html?item=9788854868083" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003106517" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.10137" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920700v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038253v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038255v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026891v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.10622" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.662" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038206v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038261v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Bracchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjwl.28.3.548" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.5276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038224v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720050v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720074v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Felici" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cacopardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hinz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Massel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Aiello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Wopfner." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Badulescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Arsenijevic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>