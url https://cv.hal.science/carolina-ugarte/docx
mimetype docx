--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1345,243 +1345,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Factors Hindering the Adoption of Variable-rate Application Systems in Northern France</w:t>
+                <w:t xml:space="preserve">Sowing modulation using embedded data from an air seed drill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Medici</w:t>
+                <w:t xml:space="preserve">Alicia Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Ugarte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamilton Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAE 2025 Congress: Food System Transformation in Challenging Times</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th European Conference on Precision Agriculture (ECPA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Barcelona (ES), Spain. Universitat Politècnica de Catalunya, pp. 155 (1), pp. 155, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5821/ebook-9791387613570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421087v1</w:t>
+                <w:t xml:space="preserve">hal-05246047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sowing modulation using embedded data from an air seed drill</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alicia Veiga</w:t>
+                <w:t xml:space="preserve">Study of the Factors Hindering the Adoption of Variable-rate Application Systems in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Ugarte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Precision Agriculture (ECPA 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EAAE 2025 Congress: Food System Transformation in Challenging Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Bonn, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246047v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-DISTAS: a new tool to predict field readiness to ensure efficiency of field operations and avoid soil compaction</w:t>
               </w:r>
@@ -1820,217 +1820,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-tool interaction for an agro-ecological performance of the tillage implements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrii Yatskul</w:t>
+                <w:t xml:space="preserve">Root traits effect on soil traffic-induced shear in agroecosystems, the case of cover crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Ugarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AXEMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Beauvais, France</w:t>
+              <w:t xml:space="preserve">ISTRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395468v1</w:t>
+                <w:t xml:space="preserve">hal-04395478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root traits effect on soil traffic-induced shear in agroecosystems, the case of cover crops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Forster</w:t>
+                <w:t xml:space="preserve">Soil-tool interaction for an agro-ecological performance of the tillage implements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Yatskul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Ugarte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">AXEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395478v1</w:t>
+                <w:t xml:space="preserve">hal-04395468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2793,51 +2793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA5EEFCE"/>
+    <w:nsid w:val="282A7BBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3024,51 +3024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carolina-ugarte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9199-2938" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383320v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rogier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leborgne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art30" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/pmn456" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mohieddinne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thibaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guidet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2022.105582" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Forster" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamand&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10111697" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01394975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Quinche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.09.017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M94CR8B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.02.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154187v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Detot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Medici" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05246047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Veiga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Araujo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dujany" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ebook-9791387613570" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12340)" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395478v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850783v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paturle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tomis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51202/9783181023952-327" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418681v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Paturle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vayssettes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lefebvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418663v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carolina-ugarte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9199-2938" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383320v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rogier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leborgne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art30" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/pmn456" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mohieddinne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thibaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guidet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2022.105582" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Forster" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamand&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10111697" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01394975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Quinche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.09.017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M94CR8B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.02.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154187v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Detot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05246047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Veiga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Araujo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dujany" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ebook-9791387613570" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421087v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Medici" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12340)" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395478v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395468v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850783v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paturle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tomis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51202/9783181023952-327" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418681v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Paturle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vayssettes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lefebvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418663v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>