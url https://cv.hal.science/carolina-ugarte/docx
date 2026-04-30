--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1345,243 +1345,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sowing modulation using embedded data from an air seed drill</w:t>
+                <w:t xml:space="preserve">Study of the Factors Hindering the Adoption of Variable-rate Application Systems in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Veiga</w:t>
+                <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Ugarte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Precision Agriculture (ECPA 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EAAE 2025 Congress: Food System Transformation in Challenging Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Bonn, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246047v1</w:t>
+                <w:t xml:space="preserve">hal-05421087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Factors Hindering the Adoption of Variable-rate Application Systems in Northern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Medici</w:t>
+                <w:t xml:space="preserve">Sowing modulation using embedded data from an air seed drill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Ugarte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamilton Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAE 2025 Congress: Food System Transformation in Challenging Times</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th European Conference on Precision Agriculture (ECPA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Barcelona (ES), Spain. Universitat Politècnica de Catalunya, pp. 155 (1), pp. 155, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5821/ebook-9791387613570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421087v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-DISTAS: a new tool to predict field readiness to ensure efficiency of field operations and avoid soil compaction</w:t>
               </w:r>
@@ -1820,217 +1820,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root traits effect on soil traffic-induced shear in agroecosystems, the case of cover crops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Forster</w:t>
+                <w:t xml:space="preserve">Soil-tool interaction for an agro-ecological performance of the tillage implements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Yatskul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Ugarte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">AXEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395478v1</w:t>
+                <w:t xml:space="preserve">hal-04395468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-tool interaction for an agro-ecological performance of the tillage implements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrii Yatskul</w:t>
+                <w:t xml:space="preserve">Root traits effect on soil traffic-induced shear in agroecosystems, the case of cover crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Ugarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AXEMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Beauvais, France</w:t>
+              <w:t xml:space="preserve">ISTRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395468v1</w:t>
+                <w:t xml:space="preserve">hal-04395478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2793,51 +2793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="282A7BBC"/>
+    <w:nsid w:val="F7625579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3024,51 +3024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carolina-ugarte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9199-2938" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383320v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rogier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leborgne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art30" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/pmn456" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mohieddinne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thibaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guidet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2022.105582" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Forster" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamand&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10111697" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01394975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Quinche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.09.017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M94CR8B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.02.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154187v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Detot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05246047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Veiga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Araujo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dujany" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ebook-9791387613570" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421087v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Medici" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12340)" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395478v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395468v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850783v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paturle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tomis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51202/9783181023952-327" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418681v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Paturle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vayssettes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lefebvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418663v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/carolina-ugarte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9199-2938" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383320v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rogier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leborgne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art30" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/pmn456" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027942v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mohieddinne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thibaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guidet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2022.105582" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Forster" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamand&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10111697" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01394975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Quinche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munier-Jolain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.09.017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M94CR8B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.02.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154187v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Detot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421087v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Medici" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05246047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Veiga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Araujo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dujany" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ebook-9791387613570" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12340)" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395478v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850783v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paturle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tomis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51202/9783181023952-327" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418681v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Paturle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vayssettes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lefebvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418663v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>