--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2793,51 +2793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7625579"/>
+    <w:nsid w:val="ECF6E4FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>