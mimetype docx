--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -1268,421 +1268,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous ozone decomposition over high silica zeolitic frameworks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition metals-incorporated zeolites as environmental catalysts for indoor air ozone decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Farouk Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamal Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brodu</w:t>
+                <w:t xml:space="preserve">Hicham Zaitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Héctor Valdés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjce.23141⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (7), pp.878-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2017.1315457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963225v1</w:t>
+                <w:t xml:space="preserve">hal-01952618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition metals-incorporated zeolites as environmental catalysts for indoor air ozone decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gamal Awad</w:t>
+                <w:t xml:space="preserve">OTA Prevention and Detoxification by Actinobacterial Strains and Activated Carbon Fibers: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhoda El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Zaitan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Élodie Choque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Snini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie Cairns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2017.1315457⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins10040137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952618v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OTA Prevention and Detoxification by Actinobacterial Strains and Activated Carbon Fibers: Preliminary Results</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaseous ozone decomposition over high silica zeolitic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Snini</w:t>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robbie Cairns</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (4), pp.137. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96 (9), pp.1911-1918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins10040137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cjce.23141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980263v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of paracetamol in aqueous solution: comparison of different uv induced advanced oxidation</w:t>
               </w:r>
@@ -2014,90 +2014,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed-bed adsorption of toluene on high silica zeolites: experiments and mathematical modelling using LDF approximation and a multisite model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2248,90 +2248,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Lewis acid sites of ZSM-5 zeolite on gaseous ozone abatement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Valdés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3290,168 +3290,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et caractérisation de pigments par des bactéries marines pour l'éco-conception des OLEDs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dégradation de Diuron et ses Produits de Transformation par un procédé de photocatalyse avec TiO2 supporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Yoel Quintero-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Cadoret</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Albasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Grand Sud-Ouest de la Société Chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776460v1</w:t>
+                <w:t xml:space="preserve">hal-04773378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalyse sous UVA avec TiO2 supporté pour traiter de l’eau polluée en Diuron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3510,303 +3506,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRUTTEE 2022 : 14ème congrès international du GRUTTEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation de Diuron et ses Produits de Transformation par un procédé de photocatalyse avec TiO2 supporté</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Tendero</w:t>
+                <w:t xml:space="preserve">Stimulation par le rayonnement lumineux de la production de pigments bactériens pour la conception d’OLEDs (Diodes ElectroLuminescentes Organiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalloul Bouajila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zissis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Albasi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Buso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t>
+              <w:t xml:space="preserve">18e Congrès de la Société Française des Procédés (SFGP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773378v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation par le rayonnement lumineux de la production de pigments bactériens pour la conception d’OLEDs (Diodes ElectroLuminescentes Organiques)</w:t>
+                <w:t xml:space="preserve">Production et caractérisation de pigments par des bactéries marines pour l'éco-conception des OLEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cadoret</w:t>
+                <w:t xml:space="preserve">Mélanie Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Rima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalloul Bouajila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Buso</w:t>
+                <w:t xml:space="preserve">Salomé El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Congrès de la Société Française des Procédés (SFGP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Grand Sud-Ouest de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861931v1</w:t>
+                <w:t xml:space="preserve">hal-03776460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chromatographie ionique et la LC-HRMS : outils pour la compréhension d’un procédé de dégradation</w:t>
               </w:r>
@@ -3881,269 +3881,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciprofloxacin photocatalytic degradation present in water using MOCVD deposition of TiO2 and UVA LEDs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traitement d'une eau chargée en ciprofloxacine par photocatalyse sous UVA avec TiO2 supporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 12 - The 12th EUROPEAN CONGRESS OF CHEMICAL ENGINEERING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773092v1</w:t>
+                <w:t xml:space="preserve">hal-04774195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement d'une eau chargée en ciprofloxacine par photocatalyse sous UVA avec TiO2 supporté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ciprofloxacin photocatalytic degradation present in water using MOCVD deposition of TiO2 and UVA LEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">ECCE 12 - The 12th EUROPEAN CONGRESS OF CHEMICAL ENGINEERING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774195v1</w:t>
+                <w:t xml:space="preserve">hal-04773092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and use of palm tree waste-based activated carbon as adsorbent for the removal of 2,4-dimethylphenol from aqueous solutions</w:t>
               </w:r>
@@ -5642,51 +5642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Devier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gardia Parege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Albasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eau et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France. GRAIE, pp.1, 2019</w:t>
@@ -5884,51 +5884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Yoel Quintero-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Triquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Villegas-Andrade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Margarita Sierra-Carrillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/W17111632" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Moreno-Torres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16233524" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Andrea Acevedo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/W16010001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/cr.2201007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772801v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affou&#233; Tindo Sylvie Konan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Yao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gonz&#225;lez-Labrada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises J. J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3559-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104544" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Benjamin Yao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.24479" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Farouk Mohamed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Awad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5296/emsd.v8i1.14258" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Pic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23141" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952618v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Zaitan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2017.1315457" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda El Khoury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony El Khoury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Snini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Cairns" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10040137" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isariebel Quesada-Pe&#241;ate" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Aleksandrova Velichkova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham F. Mohamed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed I. El-Diwany" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2015.1107623" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134793v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/eer.2014.070" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269192v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sochard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2015.1012181" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2013.828094" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.07.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526665v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Creanga-Manole" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Wilhelm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0000600" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguessan Joachim Krou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2020312" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2010.536783" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353565v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ayral" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JENVMAN.2010.06.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5PLKMJG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laugier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2008.03.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773165v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducamp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Lajoie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03776460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cadoret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; El Hage" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772959v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773378v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861931v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cadoret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774956v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773092v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774195v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834385v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yao Kouassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834572v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rosa Alcorta Cuello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manduca Artiles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767105v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Juppeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834197v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107277v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033840v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Fardet-Lemaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033697v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045392v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardia Parege" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Yoel Quintero-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Triquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Villegas-Andrade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Margarita Sierra-Carrillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/W17111632" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Moreno-Torres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16233524" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Andrea Acevedo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/W16010001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/cr.2201007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772801v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affou&#233; Tindo Sylvie Konan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Yao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gonz&#225;lez-Labrada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises J. J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3559-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104544" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Benjamin Yao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.24479" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Farouk Mohamed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Awad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5296/emsd.v8i1.14258" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Zaitan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2017.1315457" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980263v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda El Khoury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony El Khoury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Snini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Cairns" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10040137" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Pic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23141" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isariebel Quesada-Pe&#241;ate" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Aleksandrova Velichkova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham F. Mohamed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed I. El-Diwany" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2015.1107623" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134793v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/eer.2014.070" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269192v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sochard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2015.1012181" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2013.828094" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.07.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526665v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Creanga-Manole" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Wilhelm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0000600" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguessan Joachim Krou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2020312" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2010.536783" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353565v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ayral" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JENVMAN.2010.06.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5PLKMJG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laugier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2008.03.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773165v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducamp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Lajoie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773378v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772959v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861931v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cadoret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03776460v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cadoret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; El Hage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774956v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774195v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773092v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834385v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yao Kouassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834572v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rosa Alcorta Cuello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manduca Artiles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767105v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Juppeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834197v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107277v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033840v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Fardet-Lemaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033697v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045392v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardia Parege" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>