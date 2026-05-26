--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -632,282 +632,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of borassus palm tree and bamboo waste into activated carbon: application to the phenolic compound removal</w:t>
+                <w:t xml:space="preserve">Enhancement of ciprofloxacin degradation in aqueous system by heterogeneous catalytic ozonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affoué Tindo Sylvie Konan</w:t>
+                <w:t xml:space="preserve">Katia González-Labrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.B. Yao</w:t>
+                <w:t xml:space="preserve">Héctor Valdés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ulises J. Jáuregui-Haza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-3559-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772801v1</w:t>
+                <w:t xml:space="preserve">hal-01980447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of ciprofloxacin degradation in aqueous system by heterogeneous catalytic ozonation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia González-Labrada</w:t>
+                <w:t xml:space="preserve">Recovery of borassus palm tree and bamboo waste into activated carbon: application to the phenolic compound removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affoué Tindo Sylvie Konan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulises J. Jáuregui-Haza</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K.B. Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980447v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiO2 MOCVD coating for photocatalytic degradation of ciprofloxacin using 365 nm UV LEDs - kinetics and mechanisms</w:t>
               </w:r>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1021,356 +1021,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost activated carbon for adsorption and heterogeneous ozonation of phenolic wastewater</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Richard</w:t>
+                <w:t xml:space="preserve">Effect of Salinity and PH on the industrial effluent treatment by activated carbon: modeling of the kinetic adsorption and equilibrium isotherms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Farouk Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamal Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5004/dwt.2019.24479⟩</w:t>
+              <w:t xml:space="preserve">Environmental Management and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.77-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5296/emsd.v8i1.14258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309937v1</w:t>
+                <w:t xml:space="preserve">hal-03498866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Salinity and PH on the industrial effluent treatment by activated carbon: modeling of the kinetic adsorption and equilibrium isotherms.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gamal Awad</w:t>
+                <w:t xml:space="preserve">Low-cost activated carbon for adsorption and heterogeneous ozonation of phenolic wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affoué Tindo Sylvie Konan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Delmas</w:t>
+                <w:t xml:space="preserve">Kouassi Benjamin Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management and Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (1), pp.77-94. </w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 163, pp.336-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5296/emsd.v8i1.14258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2019.24479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498866v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition metals-incorporated zeolites as environmental catalysts for indoor air ozone decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Farouk Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamal Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Zaitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (7), pp.878-886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1551,90 +1551,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaseous ozone decomposition over high silica zeolitic frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Valdés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 96 (9), pp.1911-1918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1668,51 +1668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of paracetamol in aqueous solution: comparison of different uv induced advanced oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia González-Labrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isariebel Quesada-Peñate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1806,51 +1806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofiltration technology for the removal of toluene from polluted air using Streptomyces griseus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham F. Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamal Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1923,64 +1923,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential adsorption photocatalytic oxidation process for wastewater treatment using a composite material TiO2/activated carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Farouk Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Engineering Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (2), pp.181-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2066,51 +2066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (14), pp.1807-1818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2157,64 +2157,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic degradation of an azo-dye on TiO2/ activated carbon composite material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Farouk Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 35 (n° 3), pp. 355-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2261,90 +2261,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Lewis acid sites of ZSM-5 zeolite on gaseous ozone abatement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Valdés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 231, pp. 281-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2417,51 +2417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Creanga-Manole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2560,51 +2560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (26), pp.8867-8874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2638,90 +2638,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive adsorption of phenolic compounds from aqueous solution using sludge‐based activated carbon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Farouk Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (12), pp.1325-1336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2807,51 +2807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguessan Joachim Krou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Farouk Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 91 (12), pp.2432-2439. </w:t>
@@ -2940,51 +2940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, vol. 15 (n° 6), pp.965-972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3926,51 +3926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4060,51 +4060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE 12 - The 12th EUROPEAN CONGRESS OF CHEMICAL ENGINEERING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4123,381 +4123,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and use of palm tree waste-based activated carbon as adsorbent for the removal of 2,4-dimethylphenol from aqueous solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Richard</w:t>
+                <w:t xml:space="preserve">Photocatalysis for microbial water disinfection using TiO2 and UV LEDs (365 nm)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Juppeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Congress on Green Process Engineering (GPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834385v1</w:t>
+                <w:t xml:space="preserve">hal-04767105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Oxidation Process as one of the leading ‘‘green’’ technologies for environmental remediation. Ciprofloxacin degradation in wastewater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia González-Labrada</w:t>
+                <w:t xml:space="preserve">Synthesis and use of palm tree waste-based activated carbon as adsorbent for the removal of 2,4-dimethylphenol from aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affoué Tindo Sylvie Konan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Rosa Alcorta Cuello</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Benjamin Yao Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Congress on Green Process Engineering (GPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834572v1</w:t>
+                <w:t xml:space="preserve">hal-04834385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalysis for microbial water disinfection using TiO2 and UV LEDs (365 nm)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Triquet</w:t>
+                <w:t xml:space="preserve">Advanced Oxidation Process as one of the leading ‘‘green’’ technologies for environmental remediation. Ciprofloxacin degradation in wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia González-Labrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Rosa Alcorta Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Juppeau</w:t>
+                <w:t xml:space="preserve">Michel Manduca Artiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Almeria, Spain</w:t>
+              <w:t xml:space="preserve">6th International Congress on Green Process Engineering (GPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767105v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising photocatalytic process using Activated Carbon Fiber/ TiO2 materials for wasterwater treatment will be filled in by SPEA10</w:t>
               </w:r>
@@ -4509,51 +4509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Yoel Quintero-Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affoué Tindo Sylvie Konan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4608,90 +4608,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procesos avanzados de oxidación en la remediación ambiental. Degradación de la ciprofloxacina en aguas residuales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia González-Labrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Rosa Alcorta Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Manduca Artiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4733,51 +4733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of ciprofloxacin in aqueous system by heterogeneous catalytic ozonation with iron oxide supported on zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia González-Labrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4785,51 +4785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulises Javier Jáuregui-Haza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Valdés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
@@ -4897,51 +4897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Congress on Green Process Engineering,2nd European Process Intensification Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Venise, Italy. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4979,77 +4979,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of aqueous organic mixtures on activated carbon: experiments and modelling of competitive adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Fardet-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5081,338 +5081,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refractory compounds abatement by adsorption and oxidative catalytic regeneration on activated carbonExperimental and modelling of competitive adsorption</w:t>
+                <w:t xml:space="preserve">Etude de l'adsorption compétitive de composés organiques pour le traitement des eaux résiduaires industrielles par le procédé ADOX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Fardet-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Congress on Green Process Engineering (GPE 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Toulouse, France. pp.0</w:t>
+              <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033697v1</w:t>
+                <w:t xml:space="preserve">hal-04033611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'adsorption compétitive de composés organiques pour le traitement des eaux résiduaires industrielles par le procédé ADOX</w:t>
+                <w:t xml:space="preserve">Refractory compounds abatement by adsorption and oxidative catalytic regeneration on activated carbonExperimental and modelling of competitive adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Fardet-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. pp.0</w:t>
+              <w:t xml:space="preserve">1st International Congress on Green Process Engineering (GPE 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Toulouse, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033611v1</w:t>
+                <w:t xml:space="preserve">hal-04033697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'absorption competitive de composés organiques pour le traitement des eaux résiduaires industrielles par le procédé ADOX.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Fardet-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5476,51 +5476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Creanga-Manole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5884,51 +5884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Yoel Quintero-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Triquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Villegas-Andrade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Margarita Sierra-Carrillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/W17111632" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Moreno-Torres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16233524" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Andrea Acevedo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/W16010001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/cr.2201007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772801v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affou&#233; Tindo Sylvie Konan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Yao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980447v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gonz&#225;lez-Labrada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises J. J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3559-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104544" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Benjamin Yao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.24479" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Farouk Mohamed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Awad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5296/emsd.v8i1.14258" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Zaitan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2017.1315457" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980263v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda El Khoury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony El Khoury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Snini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Cairns" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10040137" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Pic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23141" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isariebel Quesada-Pe&#241;ate" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Aleksandrova Velichkova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham F. Mohamed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed I. El-Diwany" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2015.1107623" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134793v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/eer.2014.070" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269192v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sochard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2015.1012181" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2013.828094" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.07.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526665v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Creanga-Manole" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Wilhelm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0000600" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguessan Joachim Krou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2020312" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2010.536783" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353565v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ayral" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JENVMAN.2010.06.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5PLKMJG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laugier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2008.03.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773165v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducamp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Lajoie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773378v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772959v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861931v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cadoret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03776460v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cadoret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; El Hage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774956v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774195v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773092v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834385v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yao Kouassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834572v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rosa Alcorta Cuello" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manduca Artiles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767105v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Juppeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834197v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107277v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033840v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Fardet-Lemaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033697v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045392v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardia Parege" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Yoel Quintero-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Triquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Villegas-Andrade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Margarita Sierra-Carrillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/W17111632" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Moreno-Torres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16233524" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Andrea Acevedo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/W16010001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930724v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/cr.2201007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gonz&#225;lez-Labrada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises J. J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3559-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affou&#233; Tindo Sylvie Konan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Yao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104544" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Farouk Mohamed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Awad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5296/emsd.v8i1.14258" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Benjamin Yao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.24479" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Zaitan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2017.1315457" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980263v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda El Khoury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Choque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony El Khoury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Snini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Cairns" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10040137" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Pic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23141" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isariebel Quesada-Pe&#241;ate" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Aleksandrova Velichkova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham F. Mohamed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed I. El-Diwany" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2015.1107623" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134793v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/eer.2014.070" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269192v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sochard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2015.1012181" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2013.828094" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.07.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526665v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Creanga-Manole" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Wilhelm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0000600" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguessan Joachim Krou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie2020312" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2010.536783" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353565v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ayral" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JENVMAN.2010.06.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5PLKMJG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laugier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2008.03.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773165v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducamp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Lajoie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773378v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772959v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861931v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cadoret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03776460v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cadoret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; El Hage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774956v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774195v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773092v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767105v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Juppeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Yao Kouassi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834572v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rosa Alcorta Cuello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manduca Artiles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834197v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Javier J&#225;uregui-Haza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107277v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033840v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Fardet-Lemaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033611v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033697v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045392v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610096v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardia Parege" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>