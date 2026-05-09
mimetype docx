--- v0 (2026-03-17)
+++ v1 (2026-05-09)
@@ -66,622 +66,622 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Petit Prince, ou une philosophie écologique avant l’heure ?</w:t>
+                <w:t xml:space="preserve">Le Spleen de Paris ou l’éthique de la misère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anthérieu-Yagbasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international CILE V, « Enjeux littéraires et philosophiques du Petit Prince »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole polytechnique, Bragancia, Portugal, Oct 2023, Brangancia, Portugal</w:t>
+              <w:t xml:space="preserve">« Misère. Une fortune esthétique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université Bordeaux Montaigne, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136003v1</w:t>
+                <w:t xml:space="preserve">hal-05599913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « multiculturalisme » dans une « culture européenne » Connaître les cultures nationales pour empêcher le nationalisme</w:t>
+                <w:t xml:space="preserve">Le Petit Prince, ou une philosophie écologique avant l’heure ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anthérieu-Yagbasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe - Que faire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international CILE V, « Enjeux littéraires et philosophiques du Petit Prince »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole polytechnique, Bragancia, Portugal, Oct 2023, Brangancia, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757289v1</w:t>
+                <w:t xml:space="preserve">hal-05136003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE RENAISSANCE AND MIMESIS : A NEW PARADIGM FOR PAINTING ?</w:t>
+                <w:t xml:space="preserve">Le « multiculturalisme » dans une « culture européenne » Connaître les cultures nationales pour empêcher le nationalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anthérieu-Yagbasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGEM Florence: "The Magic of the Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Europe - Que faire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911739v1</w:t>
+                <w:t xml:space="preserve">hal-01757289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop on Narrative Empathy - &amp;quot;When the first person becomes secondary : empathy and embedded narrative</w:t>
+                <w:t xml:space="preserve">THE RENAISSANCE AND MIMESIS : A NEW PARADIGM FOR PAINTING ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anthérieu-Yagbasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on narrative empathy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, BASEL, Switzerland</w:t>
+              <w:t xml:space="preserve">SGEM Florence: "The Magic of the Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01550558v1</w:t>
+                <w:t xml:space="preserve">hal-01911739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incarnations littéraires de l'excès - Réflexions esthético-poétiques sur la limite et son franchissement.</w:t>
+                <w:t xml:space="preserve">Workshop on Narrative Empathy - &amp;quot;When the first person becomes secondary : empathy and embedded narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anthérieu-Yagbasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises du CEPERC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on narrative empathy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, BASEL, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476529v1</w:t>
+                <w:t xml:space="preserve">halshs-01550558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinocchio – pistes philosophiques. Pistes philosophiques sur le conte Pinocchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anthérieu-Yagbasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des partenaires du festival d'Aix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474663v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'outrance comme procédé esthétique La crise identitaire chez les personnages de Stefan Zweig</w:t>
+                <w:t xml:space="preserve">Incarnations littéraires de l'excès - Réflexions esthético-poétiques sur la limite et son franchissement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anthérieu-Yagbasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variations sur l’ outrance : Esthétiques et expressions culturelles du trop au XXème et XXIème siècles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Assises du CEPERC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aix-en-Provence, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eger.256.0899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476523v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le personnage des Mémoires, de l'auto-récit à l'Histoire</w:t>
+                <w:t xml:space="preserve">L'outrance comme procédé esthétique La crise identitaire chez les personnages de Stefan Zweig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anthérieu-Yagbasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de l'écriture, écriture de l'H(h)istoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Variations sur l’ outrance : Esthétiques et expressions culturelles du trop au XXème et XXIème siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469022v1</w:t>
+                <w:t xml:space="preserve">hal-01476523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Mémoires d'un rat (Pierre Chaine) ou l'art du détour</w:t>
               </w:r>
@@ -730,159 +730,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journées des Jeunes Chercheurs, Aix-Marseille Université.</w:t>
+                <w:t xml:space="preserve">Le personnage des Mémoires, de l'auto-récit à l'Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anthérieu-Yagbasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qui raconte l'histoire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Histoire de l'écriture, écriture de l'H(h)istoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01054729v1</w:t>
+                <w:t xml:space="preserve">hal-01469022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Journées des Jeunes Chercheurs, Aix-Marseille Université.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Anthérieu-Yagbasan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qui raconte l'histoire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01054729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ibn Zohr, Université d'Agadir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anthérieu-Yagbasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art du portrait.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01054731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -892,828 +961,828 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecteur du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anthérieu-Yagbasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du champ des possibles à l'espace du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anthérieu-Yagbasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire de l'esthétique au prisme de la phénoménologie. Sur Eliane Escoubas, L'invention de l'art.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anthérieu-Yagbasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la gravure scientifique à la gravure artistique : Le burin de Pierre Lyonet et de Cécile Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anthérieu-Yagbasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laulan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Goose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une incursion dans la littérature jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anthérieu-Yagbasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jardin fait texte, sur Dictionnaire littéraire des fleurs et jardins – XVIIIe-XIXe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anthérieu-Yagbasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à faire de la théorie littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anthérieu-Yagbasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthérieu-Yagbasan Caroline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Zweig et l'Europe : culture contre nationalismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anthérieu-Yagbasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noésis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polygraphie : tracer et dépasser des limites génériques ; sur Jean-Paul Dufiet et Elisabeth Nardout-Lafarge (dir.), Polygraphies, Les frontières du littéraire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anthérieu-Yagbasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les yeux des pauvres chez Baudelaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anthérieu-Yagbasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interlitteraria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01054732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les yeux des pauvres chez Baudelaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Anthérieu-Yagbasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interlitteraria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01055700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1860,51 +1929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anth&#233;rieu-Yagbasan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757289v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911739v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01550558v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476529v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.256.0899" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474663v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476523v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474665v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212299v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212348v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212333v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laulan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212383v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213017v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;rieu-Yagbasan Caroline" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054732v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055700v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anth&#233;rieu-Yagbasan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136003v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757289v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911739v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01550558v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474663v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.256.0899" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476523v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474665v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212315v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212348v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laulan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213008v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213017v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;rieu-Yagbasan Caroline" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212367v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01054732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055700v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>