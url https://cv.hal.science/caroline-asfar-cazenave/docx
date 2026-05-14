--- v0 (2026-03-16)
+++ v1 (2026-05-14)
@@ -66,1572 +66,1572 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Harmonization of the Contract Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Asfar-Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">《苏州大学学报（法学版）》</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, II (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports de la loi pour la confiance dans l’institution judiciaire en matière de modes amiables de résolution des différends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Asfar-Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue pratique du recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.3-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Convention de Singapour sur la médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Asfar-Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.47-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau droit français des contrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Asfar-Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Thémis de l'Université de Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, volume 49-3, pp.717-755</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appréhension de la dette écologique en droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Asfar-Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ravillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hors-série 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.17485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la portée à donner à la règle de l’effet négatif du principe de compétence-compétence en matière d’arbitrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Asfar-Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies d’anticipation des risques dans les contrats internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Asfar-Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit uniforme de l’arbitrage commercial international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Asfar-Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.219-260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les clauses de règlement de litiges optionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Asfar-Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la notion d’arbitrage international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Asfar-Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau droit de l’arbitrage français (à propos du décret 2011-48 du 13 janvier 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Asfar-Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.577-595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur l’indépendance de l’arbitre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Asfar-Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et procédures : La revue des huissiers de justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la compétence internationale des juridictions en matière d’indemnité de clientèle due à un agent commercial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Asfar-Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les pouvoirs du juge d'appui dans l'arbitrage interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Asfar-Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et procédures : La revue des huissiers de justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit taiwanais de l'arbitrage depuis la loi du 24 juin 1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Asfar-Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'arbitrage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.617-644</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un élargissement de la catégorie des quasi-contrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Asfar-Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clauses des contrats internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Asfar-Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clause attributive de juridiction ; Convention d’arbitrage ; Clause de conciliation et de médiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lamy Affaires, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des modes alternatifs de règlement des différends dans l’action de groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Asfar-Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actions de groupe en droit français : d'une approche sectorielle à une approche globale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2024, 9782753595484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation et arbitrage : vers l’unification des régimes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Asfar-Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit entre ciel et terres : mélanges en l'honneur du professeur Laurence Ravillon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Pedone, pp.215-226, 2022, 9782233010063</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrage et distribution internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Asfar-Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linda Arcelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de distribution : nouveaux enjeux, nouvelles régulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.75- 93, 2019, 978-2-7535-7619-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux de la médiation dans le monde : l’exemple de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Asfar-Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Blohorn-Brenneur; Myriam Bacqué; Caroline Asfar-Cazenave. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiation obligatoire ou volontaire, Quelles réformes pour quels enjeux ? État des lieux de la médiation dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, pp.15-25, 2018, 978-2-343-14094-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062635v1</w:t>
-              </w:r>
-[...1156 lines deleted...]
-                <w:t xml:space="preserve">hal-05062715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1981,51 +1981,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04923325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Asfar-Cazenave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04904825v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04905406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05062631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05062635v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05063505v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04904791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04904781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05062720v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05062651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ravillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17485" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05096805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05062678v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05063530v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05096813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05062699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05096822v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05096831v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05096832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05096838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05062706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05062715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04904824v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laronde-Cl&#233;rac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05062133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blohorn-Brenneur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bacqu&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05063505v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Asfar-Cazenave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04904791v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04904781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05062720v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05062651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ravillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17485" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05096805v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05062678v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05063530v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05096813v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05096822v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05062699v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05096831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05096832v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05096838v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05062706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05062715v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04923325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04904825v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04905406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05062631v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05062635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04904824v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laronde-Cl&#233;rac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05062133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blohorn-Brenneur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bacqu&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>