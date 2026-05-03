--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -427,234 +427,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du rôle médiateur de la Réserve Cognitive dans les effets de l'âge sur la mémoire et les compétences quotidiennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de l’âge et de la maladie d’Alzheimer sur les capacités cognitives chez des personnes avec trisomie 21 vieillissantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Azzopardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Auffray</w:t>
+                <w:t xml:space="preserve">Duret Mélissandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univ Luxembourg, 2018, Luxembourg, Luxembourg. pp.117-124</w:t>
+              <w:t xml:space="preserve">Journées d'etude du Vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299255v1</w:t>
+                <w:t xml:space="preserve">hal-04299273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’âge et de la maladie d’Alzheimer sur les capacités cognitives chez des personnes avec trisomie 21 vieillissantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Dubois</w:t>
+                <w:t xml:space="preserve">Etude du rôle médiateur de la Réserve Cognitive dans les effets de l'âge sur la mémoire et les compétences quotidiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duret Mélissandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'etude du Vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ Luxembourg, 2018, Luxembourg, Luxembourg. pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299273v1</w:t>
+                <w:t xml:space="preserve">hal-04299255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficultés de mémoire prospective et utilisation d’aides mnésiques dans la vie quotidienne chez la personne âgée : Une étude qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -692,51 +692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging and performance on laboratory and naturalistic prospective memory tasks: Role of executive control and retrospective memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -895,51 +895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La variabilité au XXIe siècle : défis scientifiques, défis sociétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21e Journées internationales de psychologie différentielle, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -958,260 +958,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets paradoxaux de l’âge sur la mémoire prospective (« age-prospective memory paradox ») : rôle du contrôle cognitif et de la mémoire rétrospective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variabilité Interindividuelle et Inhibition Cognitive dans le Vieillissement Normal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Colloque International sur le Vieillissement Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919015v1</w:t>
+                <w:t xml:space="preserve">hal-01919560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité Interindividuelle et Inhibition Cognitive dans le Vieillissement Normal</w:t>
+                <w:t xml:space="preserve">Plainte Mnésique chez la personne âgée : influence du niveau cognitif, de la satisfaction de vie et du temps passé en institution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Colloque International sur le Vieillissement Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919560v1</w:t>
+                <w:t xml:space="preserve">hal-01919630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plainte Mnésique chez la personne âgée : influence du niveau cognitif, de la satisfaction de vie et du temps passé en institution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets paradoxaux de l’âge sur la mémoire prospective (« age-prospective memory paradox ») : rôle du contrôle cognitif et de la mémoire rétrospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Colloque International sur le Vieillissement Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919630v1</w:t>
+                <w:t xml:space="preserve">hal-01919015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension d'instructions et vieillissement : rôles de l'âge et de la capacité de mémoire de travail sur l'exécution de procédures de niveau de complexité variable.</w:t>
               </w:r>
@@ -1558,191 +1558,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la variabilité interindividuelle dans le vieillissement cognitif.</w:t>
+                <w:t xml:space="preserve">Stimulation cognitive chez la personne âgée saine et différences individuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">journées internationales du vieillissement cognitif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05521221v1</w:t>
+                <w:t xml:space="preserve">hal-05521225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation cognitive chez la personne âgée saine et différences individuelles</w:t>
+                <w:t xml:space="preserve">Analyse de la variabilité interindividuelle dans le vieillissement cognitif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées internationales du vieillissement cognitif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05521225v1</w:t>
+                <w:t xml:space="preserve">hal-05521221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement exécutif et inhibition cognitive chez la personne âgée</w:t>
               </w:r>
@@ -2019,51 +2019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude qualitative des difficultés de mémoire prospective chez la personne âgée : nature de la plainte mnésique subjective et des aides utilisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (4), pp.449-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2097,51 +2097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet paradoxal du vieillissement sur des tâches de mémoire prospective time-based en situation de laboratoire et en milieu naturel : Rôle des fonctions exécutives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,289 +2285,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging and performance on laboratory and naturalistic prospective memory tasks: The mediating role of executive flexibility and retrospective memory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Aging and performance on laboratory and naturalistic prospective memory tasks : the mediating role of executive flexibility and retrospective memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 52, pp.24 - 35. </w:t>
+              <w:t xml:space="preserve">, 2015, 52, pp.24-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.intell.2015.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897693v1</w:t>
+                <w:t xml:space="preserve">hal-05520339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging and performance on laboratory and naturalistic prospective memory tasks : the mediating role of executive flexibility and retrospective memory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Aging and performance on laboratory and naturalistic prospective memory tasks: The mediating role of executive flexibility and retrospective memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 52, pp.24-32. </w:t>
+              <w:t xml:space="preserve">, 2015, 52, pp.24 - 35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.intell.2015.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520339v1</w:t>
+                <w:t xml:space="preserve">hal-01897693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet paradoxal du vieillissement sur la mémoire prospective : hypothèses explicatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2887,98 +2887,565 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 48 (1), pp.27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du rôle médiateur de la Réserve Cognitive dans les effets de l'âge sur la mémoire et les compétences quotidiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches actuelles en psychologie différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-124, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effet du vieillissement sur la mémoire prospective est-il médiatisé par une moindre capacité d’intégration des informations épisodiques en mémoire de travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le vieillissement cognitif normal : maintenir l'autonomie de la personne âgée / sous la direction de Denis Brouillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, 2011, 978-2-8041-6279-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remédiations cognitives et programme de stimulation cognitive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La personne âgée : psychologie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact de l’entrée en institution sur la flexibilité réactive et l’auto-évaluation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourny Jessica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publibook. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manifestations cognitives du vieillissement psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctionnement exécutif et inhibition cognitive : étude différentielle chez la personne âgée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salicé Gwenaelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le vieillissement cognitif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse longitudinale des niveaux d'efficience cognitive, de dépression et d'autonomie chez des personnes âgées avec ou sans déficience intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2994,87 +3461,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales d'Etude du Vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du rôle médiateur des fonctions exécutives dans la relation entre l'âge et la performance à des tâches timebased de mémoire prospective de laboratoire et conduite en milieu naturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3089,87 +3556,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging and performance on laboratory and naturalistic prospective memory tasks: Role of executive control and retrospective memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3184,87 +3651,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Prospective Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude différentielle des relations entre l’âge, la reconnaissance en mémoire de travail et la mémoire prospective chez la personne âgée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3279,87 +3746,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets généraux et différentiels d’un programme de stimulation cognitive sur les performances de mémoire prospective de personnes âgées en bonne santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3374,73 +3841,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès Européen de Stimulation Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Validity of Three Everyday Competence Measures in the Elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3456,692 +3923,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès Européen de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement cognitif chez la personne âgée et profils de variabilité interindividuelle</w:t>
+                <w:t xml:space="preserve">Etude des relations entre mémoire immédiate, mémoire de travail et inhibition cognitive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées internationales de psychologie différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Paris, France. Approches différentielles en psychologie, 1999</w:t>
+              <w:t xml:space="preserve">Congrès de la SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521215v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des relations entre mémoire immédiate, mémoire de travail et inhibition cognitive.</w:t>
+                <w:t xml:space="preserve">Vieillissement cognitif chez la personne âgée et profils de variabilité interindividuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Tours, France</w:t>
+              <w:t xml:space="preserve">journées internationales de psychologie différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Paris, France. Approches différentielles en psychologie, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...388 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">hal-05520563v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4217,51 +4217,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9D07E1C"/>
+    <w:nsid w:val="0EE0A5BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4448,51 +4448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-auffray" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3558-2413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055847412" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014413v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auffray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133638v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014444v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Apremont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Varier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299255v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Azzopardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duret M&#233;lissandre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01897715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01919708v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01916558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01916570v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01919015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01919560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01919630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ganier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chever" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625597v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azzopardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666077v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521221v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salic&#233; Gwenaelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521233v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367991v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0902" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01897652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kermarrec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980816000738" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01897675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.11.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NXRBV3D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01897693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2015.06.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F83K8WLX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01897684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0513" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00950784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.11.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXKW8M9K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/PSY.2001.29716" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299222v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01918951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01916718v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01919005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01918998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304748v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01897698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04304723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05520985v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourny Jessica" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05520563v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-auffray" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3558-2413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055847412" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014413v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auffray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133638v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014444v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Apremont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Varier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duret M&#233;lissandre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299255v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Azzopardi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01897715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01919708v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01916558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01916570v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01919560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01919630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01919015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ganier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chever" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625597v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azzopardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666077v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521225v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salic&#233; Gwenaelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521233v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367991v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0902" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01897652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kermarrec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980816000738" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01897675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.11.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NXRBV3D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2015.06.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F83K8WLX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01897693v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01897684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0513" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00950784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.11.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXKW8M9K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/PSY.2001.29716" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01897698v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04304723v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05520985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourny Jessica" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05520563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01918951v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01916718v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01919005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01918998v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521215v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>