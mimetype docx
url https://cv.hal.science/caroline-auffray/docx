--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -181,480 +181,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle médiateur des composantes de la Réserve Cognitive dans l’expression des différences interindividuelles en Satisfaction de Vie chez des personnes âgées de plus de 65 ans</w:t>
+                <w:t xml:space="preserve">Mise en place d'activités assistées par le cheval auprès de résidents d'EHPAD à besoins spécifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Apremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Varier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 2; Université de Brest, Jul 2024, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014413v1</w:t>
+                <w:t xml:space="preserve">hal-05014444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude différentielle des facteurs individuels et environnementaux dans l’explication de la variabilité individuelle du déclin cognitif de personnes âgées</w:t>
+                <w:t xml:space="preserve">Rôle médiateur des composantes de la Réserve Cognitive dans l’expression des différences interindividuelles en Satisfaction de Vie chez des personnes âgées de plus de 65 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ÈME CONGRÈS DE L’ASSOCIATION FRANCOPHONE DE PSYCHOLOGIE DE LA SANTÉ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPSA, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2; Université de Brest, Jul 2024, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133638v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'activités assistées par le cheval auprès de résidents d'EHPAD à besoins spécifiques</w:t>
+                <w:t xml:space="preserve">Etude différentielle des facteurs individuels et environnementaux dans l’explication de la variabilité individuelle du déclin cognitif de personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amandine Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 2; Université de Brest, Jul 2024, Rennes (Campus Villejean), France</w:t>
+              <w:t xml:space="preserve">13ÈME CONGRÈS DE L’ASSOCIATION FRANCOPHONE DE PSYCHOLOGIE DE LA SANTÉ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPSA, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014444v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’âge et de la maladie d’Alzheimer sur les capacités cognitives chez des personnes avec trisomie 21 vieillissantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Dubois</w:t>
+                <w:t xml:space="preserve">Etude du rôle médiateur de la Réserve Cognitive dans les effets de l'âge sur la mémoire et les compétences quotidiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duret Mélissandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'etude du Vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ Luxembourg, 2018, Luxembourg, Luxembourg. pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299273v1</w:t>
+                <w:t xml:space="preserve">hal-04299255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du rôle médiateur de la Réserve Cognitive dans les effets de l'âge sur la mémoire et les compétences quotidiennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de l’âge et de la maladie d’Alzheimer sur les capacités cognitives chez des personnes avec trisomie 21 vieillissantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Azzopardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Auffray</w:t>
+                <w:t xml:space="preserve">Duret Mélissandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univ Luxembourg, 2018, Luxembourg, Luxembourg. pp.117-124</w:t>
+              <w:t xml:space="preserve">Journées d'etude du Vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299255v1</w:t>
+                <w:t xml:space="preserve">hal-04299273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficultés de mémoire prospective et utilisation d’aides mnésiques dans la vie quotidienne chez la personne âgée : Une étude qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -692,51 +692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging and performance on laboratory and naturalistic prospective memory tasks: Role of executive control and retrospective memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -895,51 +895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La variabilité au XXIe siècle : défis scientifiques, défis sociétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21e Journées internationales de psychologie différentielle, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -958,260 +958,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité Interindividuelle et Inhibition Cognitive dans le Vieillissement Normal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets paradoxaux de l’âge sur la mémoire prospective (« age-prospective memory paradox ») : rôle du contrôle cognitif et de la mémoire rétrospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Colloque International sur le Vieillissement Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919560v1</w:t>
+                <w:t xml:space="preserve">hal-01919015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plainte Mnésique chez la personne âgée : influence du niveau cognitif, de la satisfaction de vie et du temps passé en institution</w:t>
+                <w:t xml:space="preserve">Variabilité Interindividuelle et Inhibition Cognitive dans le Vieillissement Normal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Colloque International sur le Vieillissement Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919630v1</w:t>
+                <w:t xml:space="preserve">hal-01919560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets paradoxaux de l’âge sur la mémoire prospective (« age-prospective memory paradox ») : rôle du contrôle cognitif et de la mémoire rétrospective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plainte Mnésique chez la personne âgée : influence du niveau cognitif, de la satisfaction de vie et du temps passé en institution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Colloque International sur le Vieillissement Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919015v1</w:t>
+                <w:t xml:space="preserve">hal-01919630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension d'instructions et vieillissement : rôles de l'âge et de la capacité de mémoire de travail sur l'exécution de procédures de niveau de complexité variable.</w:t>
               </w:r>
@@ -2019,51 +2019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude qualitative des difficultés de mémoire prospective chez la personne âgée : nature de la plainte mnésique subjective et des aides utilisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (4), pp.449-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2097,51 +2097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet paradoxal du vieillissement sur des tâches de mémoire prospective time-based en situation de laboratoire et en milieu naturel : Rôle des fonctions exécutives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2291,51 +2291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging and performance on laboratory and naturalistic prospective memory tasks : the mediating role of executive flexibility and retrospective memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2407,51 +2407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging and performance on laboratory and naturalistic prospective memory tasks: The mediating role of executive flexibility and retrospective memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2523,51 +2523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet paradoxal du vieillissement sur la mémoire prospective : hypothèses explicatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2887,434 +2887,1178 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 48 (1), pp.27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse longitudinale des niveaux d'efficience cognitive, de dépression et d'autonomie chez des personnes âgées avec ou sans déficience intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Internationales d'Etude du Vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude du rôle médiateur des fonctions exécutives dans la relation entre l'âge et la performance à des tâches timebased de mémoire prospective de laboratoire et conduite en milieu naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22èmes Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aging and performance on laboratory and naturalistic prospective memory tasks: Role of executive control and retrospective memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on Prospective Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude différentielle des relations entre l’âge, la reconnaissance en mémoire de travail et la mémoire prospective chez la personne âgée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20èmes Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets généraux et différentiels d’un programme de stimulation cognitive sur les performances de mémoire prospective de personnes âgées en bonne santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Congrès Européen de Stimulation Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Validity of Three Everyday Competence Measures in the Elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème Congrès Européen de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieillissement cognitif chez la personne âgée et profils de variabilité interindividuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journées internationales de psychologie différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Paris, France. Approches différentielles en psychologie, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des relations entre mémoire immédiate, mémoire de travail et inhibition cognitive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rôle médiateur de la Réserve Cognitive dans les effets de l'âge sur la mémoire et les compétences quotidiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches actuelles en psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-124, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet du vieillissement sur la mémoire prospective est-il médiatisé par une moindre capacité d’intégration des informations épisodiques en mémoire de travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vieillissement cognitif normal : maintenir l'autonomie de la personne âgée / sous la direction de Denis Brouillet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2011, 978-2-8041-6279-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remédiations cognitives et programme de stimulation cognitive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La personne âgée : psychologie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact de l’entrée en institution sur la flexibilité réactive et l’auto-évaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourny Jessica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publibook. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manifestations cognitives du vieillissement psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement exécutif et inhibition cognitive : étude différentielle chez la personne âgée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3347,801 +4091,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vieillissement cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520563v1</w:t>
-              </w:r>
-[...742 lines deleted...]
-                <w:t xml:space="preserve">hal-05521215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4217,51 +4217,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EE0A5BB"/>
+    <w:nsid w:val="6168A7CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4448,51 +4448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-auffray" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3558-2413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055847412" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014413v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auffray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133638v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014444v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Apremont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Varier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duret M&#233;lissandre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299255v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Azzopardi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01897715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01919708v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01916558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01916570v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01919560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01919630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01919015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ganier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chever" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625597v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azzopardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666077v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521225v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salic&#233; Gwenaelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521233v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367991v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0902" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01897652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kermarrec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980816000738" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01897675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.11.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NXRBV3D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2015.06.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F83K8WLX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01897693v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01897684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0513" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00950784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.11.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXKW8M9K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/PSY.2001.29716" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01897698v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04304723v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05520985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourny Jessica" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05520563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01918951v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01916718v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01919005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01918998v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521215v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-auffray" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3558-2413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055847412" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014444v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auffray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Apremont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Varier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014413v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133638v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299255v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Azzopardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duret M&#233;lissandre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01897715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01919708v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01916558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01916570v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01919015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01919560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01919630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ganier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chever" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625597v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azzopardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666077v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521225v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salic&#233; Gwenaelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521233v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367991v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0902" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01897652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kermarrec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980816000738" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01897675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.11.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NXRBV3D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2015.06.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F83K8WLX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01897693v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01897684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0513" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00950784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2013.11.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXKW8M9K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/PSY.2001.29716" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299222v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01918951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01916718v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01919005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01918998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521215v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05521242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304748v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01897698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04304723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05520985v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourny Jessica" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05520563v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>