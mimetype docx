--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -985,611 +985,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-wave infrared (λ = 3 μ m) intersubband polaritons in the GaN/AlN system</w:t>
+                <w:t xml:space="preserve">Gallium kinetics on m -plane GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Laurent</w:t>
+                <w:t xml:space="preserve">C. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Manceau</w:t>
+                <w:t xml:space="preserve">A. Ajay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 110 (13), pp.131102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4979084⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 111 (2), pp.022101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4993570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165999v1</w:t>
+                <w:t xml:space="preserve">hal-02166007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Al incorporation in nonpolar m -plane GaN/AlGaN multi-quantum-wells using plasma-assisted molecular-beam epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Ge-doping on the short-wave, mid- and far-infrared intersubband transitions in GaN/AlGaN heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline B. Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhil Ajay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline B. Lim</w:t>
+                <w:t xml:space="preserve">Jonas Lähnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akhil Ajay</w:t>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bougerol</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eva Monroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600849⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (12), pp.125002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/aa919c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677502v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallium kinetics on m -plane GaN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Short-wave infrared (λ = 3 μ m) intersubband polaritons in the GaN/AlN system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Monroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ajay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 111 (2), pp.022101. </w:t>
+              <w:t xml:space="preserve">, 2017, 110 (13), pp.131102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4993570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4979084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166007v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ge-doping on the short-wave, mid- and far-infrared intersubband transitions in GaN/AlGaN heterostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Effect of Al incorporation in nonpolar m -plane GaN/AlGaN multi-quantum-wells using plasma-assisted molecular-beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline B. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhil Ajay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akhil Ajay</w:t>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Lähnemann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+                <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Monroy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jörg Schörmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (12), pp.125002. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (9), pp.1600849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/aa919c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677499v1</w:t>
+                <w:t xml:space="preserve">hal-01677502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersubband absorption in Si- and Ge-doped GaN/AlN heterostructures in self-assembled nanowire and 2D layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhil Ajay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline B. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Polaczyński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 254 (8), pp.1600734. </w:t>
@@ -1627,51 +1627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of doping on the intersubband absorption in Si- and Ge-doped GaN/AlN heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ajay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1761,51 +1761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ge doping of GaN beyond the Mott transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ajay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Schörmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1908,64 +1908,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of doping on the far-infrared intersubband transitions in nonpolar m -plane GaN/AlGaN heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ajay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lähnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2029,103 +2029,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-wavelength, mid- and far-infrared intersubband absorption in nonpolar GaN/Al(Ga)N heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline B. Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Beeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhil Ajay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline B. Lim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Akhil Ajay</w:t>
+                <w:t xml:space="preserve">Jonas Lähnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (5S), pp.05FG05. </w:t>
@@ -2176,51 +2176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-lived excitons in GaN/AlN nanowire heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Beeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline B. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Hille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2323,51 +2323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. B. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ajay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lähnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2610,90 +2610,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersubband Optoelectronics Using III-Nitride Semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C B Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhil Ajay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Lähnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Monroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of GaN Semiconductor Materials and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, 2017, 978-1-4987-4713-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2740,51 +2740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III-NITRIDE NANOSTRUCTURES FOR INTERSUBBAND OPTOELECTRONICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C B Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ajay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lähnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3042,295 +3042,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Modulators for Future Highest-Speed Free Space Optical Communications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tobias Blatter</w:t>
+                <w:t xml:space="preserve">Improvement of satellite-to-ground QKD secret key rate with adaptive optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Marulanda Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Dequal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Montmerle-Bonnefois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline B. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Optical Fiber Communications Conference and Exhibition (OFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2023, San Diego, United States. pp.W3I.1, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OFC.2023.W3I.1⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2023, San Diego, United States. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/OFC49934.2023.10117042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123922v1</w:t>
+                <w:t xml:space="preserve">hal-04052496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of satellite-to-ground QKD secret key rate with adaptive optics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline B. Lim</w:t>
+                <w:t xml:space="preserve">Plasmonic Modulators for Future Highest-Speed Free Space Optical Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurenz Kulmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannik Horst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertold Bitachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Destraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Blatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Optical Fiber Communications Conference and Exhibition (OFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2023, San Diego, United States. pp.1-3, </w:t>
+              <w:t xml:space="preserve">, Mar 2023, San Diego, United States. pp.W3I.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/OFC49934.2023.10117042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2023.W3I.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052496v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEELINGS, ONERA's optical ground terminal for AO precompensated GEO Feeder links demonstration</w:t>
               </w:r>
@@ -3962,286 +3962,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HARMONI at ELT: overview of the capabilities and expected performance of the ELT's first light, adaptive optics assisted integral field spectrograph</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tbit/s single channel 53 km free-space optical transmission -Assessing the feasibility of optical GEO-satellite feeder links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertold Ian Bitachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannik Horst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurenz Kulmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Blatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niranjan Thatte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ian Bryson</w:t>
+                <w:t xml:space="preserve">Killian Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, Ground-based and Airborne Instrumentation for Astronomy IX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bâle, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796292v1</w:t>
+                <w:t xml:space="preserve">hal-03938118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tbit/s single channel 53 km free-space optical transmission -Assessing the feasibility of optical GEO-satellite feeder links</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Killian Keller</w:t>
+                <w:t xml:space="preserve">HARMONI at ELT: overview of the capabilities and expected performance of the ELT's first light, adaptive optics assisted integral field spectrograph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niranjan Thatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Melotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Neichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Mignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Bryson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, Ground-based and Airborne Instrumentation for Astronomy IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2628834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938118v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEELINGS : the Onera's optical ground station for Geo Feeder links demonstration</w:t>
               </w:r>
@@ -4891,697 +4891,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HARMONI: first light spectroscopy for the ELT: instrument final design and quantitative performance predictions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MOSAIC: the high-multiplex and multi-IFU spectrograph for the ELT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraser Clarke</w:t>
+                <w:t xml:space="preserve">Rubén Sánchez-Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Ferraro-Wood</w:t>
+                <w:t xml:space="preserve">Francois Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Fusco</w:t>
+                <w:t xml:space="preserve">Simon Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Cuby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lex Kaper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114471W, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2562144⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Online, United States. pp.1144725, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2561222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224974v1</w:t>
+                <w:t xml:space="preserve">hal-03077876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARA array adaptive optics: complex operational software and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narsireddy Anugu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo ten Brummelaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils H. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew D. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Yokohama, Japan. pp.1144622, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2561560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSAIC: the high-multiplex and multi-IFU spectrograph for the ELT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Hammer</w:t>
+                <w:t xml:space="preserve">HARMONI: first light spectroscopy for the ELT: instrument final design and quantitative performance predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niranjan Thatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Bryson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Morris</w:t>
+                <w:t xml:space="preserve">Fraser Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Gabriel Cuby</w:t>
+                <w:t xml:space="preserve">Vanessa Ferraro-Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lex Kaper</w:t>
+                <w:t xml:space="preserve">Thierry Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Online, United States. pp.1144725, </w:t>
+              <w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114471W, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2561222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2562144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03077876v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Optics for GEO-Feeder Links: from Performance Analysis via Reciprocity Based Models to Experimental Demonstration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive optics precompensation of a GEO feeder link : the FEEDELIO experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Montmerle-Bonnefois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Védrenne</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C B Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline B Lim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Petit</w:t>
+                <w:t xml:space="preserve">Jean-François Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Meimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COAT-2019 - workshop (Communications and Observations through Atmospheric Turbulence: characterization and mitigation)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34693/COAT2019-S5-003⟩</w:t>
+              <w:t xml:space="preserve">Applications of Lasers for Sensing and Free Space Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vienne, Austria. pp.LTh1B.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/LSC.2019.LTh1B.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206080v1</w:t>
+                <w:t xml:space="preserve">hal-03058598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive optics precompensation of a GEO feeder link : the FEEDELIO experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Optics for GEO-Feeder Links: from Performance Analysis via Reciprocity Based Models to Experimental Demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Montmerle-Bonnefois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Védrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline B Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Petit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Meimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Lasers for Sensing and Free Space Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vienne, Austria. pp.LTh1B.3, </w:t>
+              <w:t xml:space="preserve">COAT-2019 - workshop (Communications and Observations through Atmospheric Turbulence: characterization and mitigation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA, Dec 2019, Châtillon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/LSC.2019.LTh1B.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34693/COAT2019-S5-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058598v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Mode Fiber Coupling with Adaptive Optics for Free-Space Optical Communication under Strong Scintillation</w:t>
               </w:r>
@@ -5619,51 +5619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Meimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Conference on Space Optical Systems and Applications (ICSOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Portland, United States. </w:t>
@@ -5753,51 +5753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C B Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSOS 2019 - IEEE International Conference on Space Optical Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Portland, United States. </w:t>
@@ -6209,51 +6209,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE23A09C"/>
+    <w:nsid w:val="521A70A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6440,51 +6440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-b-lim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1164-8676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01693891v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Botum Lim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAY030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmazzone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mellet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Popov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Russo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.170358" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurenz Kulmer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannik Horst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertold Ian Bitachon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Destraz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Blatter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3382629" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marulanda Acosta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dequal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Schiavon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montmerle-Bonnefois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad231c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Brun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01201-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montmerle Bonnefois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#233;se Velluet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahawa Ciss&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.470705" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Manceau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rennesson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979084" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B. Lim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Ajay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#246;rmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600849" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993570" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas L&#228;hnemann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa919c" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Browne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Polaczy&#324;ski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600734" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Browne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polaczy&#324;ski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa8504" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sch&#246;rmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jim&#233;nez-Rodriguez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Walther" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/44/445301" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677524v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L&#228;hnemann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donatini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/14/145201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Beeler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.05FG05" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01274685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205440" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226733v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Lim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beeler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#228;hnemann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926423" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226731v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Lim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ajay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/43/435201" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315152011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Browne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786343192_0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105986v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frank" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chupin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272069" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123922v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertold Bitachon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2023.W3I.1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OFC49934.2023.10117042" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937997v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Petit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durecu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Fran&#231;ois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2689677" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769664v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Chalali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gustave" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105979v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Voisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cantin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cahuzac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272084" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lev&#234;que" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Kernec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benazet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montmerle Bonnefois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2689279" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796292v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Thatte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Melotte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Neichel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Mignant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bryson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628834" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938118v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Keller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonnefois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS53063.2022.9749705" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lognone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Paillier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS53063.2022.9749723" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268353v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Kernec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Canuet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Maho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sotom" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599229" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268352v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599232" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161642v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rinaldi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582942" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224974v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Clarke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferraro-Wood" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562144" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090714v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narsireddy Anugu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo ten Brummelaar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils H. Turner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Anderson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561560" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077876v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hammer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morris" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cuby" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Kaper" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561222" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206080v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B Lim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34693/COAT2019-S5-003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058598v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sauvage" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meimon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LSC.2019.LTh1B.3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506513v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sauvage" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS45490.2019.8978978" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506508v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS45490.2019.8978970" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058606v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Conan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408041v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liege" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-b-lim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1164-8676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01693891v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Botum Lim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAY030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmazzone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mellet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Popov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Russo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.170358" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurenz Kulmer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannik Horst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertold Ian Bitachon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Destraz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Blatter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3382629" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marulanda Acosta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dequal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Schiavon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montmerle-Bonnefois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad231c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Brun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01201-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montmerle Bonnefois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#233;se Velluet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahawa Ciss&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.470705" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993570" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B. Lim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Ajay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas L&#228;hnemann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa919c" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Manceau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rennesson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979084" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#246;rmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600849" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Browne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Polaczy&#324;ski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600734" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Browne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polaczy&#324;ski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa8504" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sch&#246;rmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jim&#233;nez-Rodriguez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Walther" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/44/445301" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677524v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L&#228;hnemann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donatini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/14/145201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Beeler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.05FG05" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01274685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205440" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226733v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Lim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beeler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#228;hnemann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926423" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226731v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Lim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ajay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/43/435201" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315152011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Browne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786343192_0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105986v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frank" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chupin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272069" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OFC49934.2023.10117042" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123922v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertold Bitachon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2023.W3I.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937997v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Petit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durecu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Fran&#231;ois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2689677" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769664v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Chalali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gustave" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105979v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Voisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cantin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cahuzac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272084" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lev&#234;que" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Kernec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benazet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montmerle Bonnefois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2689279" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938118v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Keller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Thatte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Melotte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Neichel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Mignant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bryson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628834" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonnefois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS53063.2022.9749705" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lognone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Paillier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS53063.2022.9749723" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268353v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Kernec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Canuet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Maho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sotom" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599229" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268352v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599232" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161642v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rinaldi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582942" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077876v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hammer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morris" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cuby" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Kaper" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561222" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090714v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narsireddy Anugu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo ten Brummelaar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils H. Turner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Anderson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561560" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224974v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Clarke" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferraro-Wood" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562144" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058598v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sauvage" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meimon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LSC.2019.LTh1B.3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206080v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B Lim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34693/COAT2019-S5-003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506513v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sauvage" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS45490.2019.8978978" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506508v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS45490.2019.8978970" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058606v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Conan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408041v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liege" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>