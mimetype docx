--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -985,611 +985,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallium kinetics on m -plane GaN</w:t>
+                <w:t xml:space="preserve">Short-wave infrared (λ = 3 μ m) intersubband polaritons in the GaN/AlN system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Monroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 111 (2), pp.022101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4993570⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 110 (13), pp.131102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4979084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166007v1</w:t>
+                <w:t xml:space="preserve">hal-02165999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ge-doping on the short-wave, mid- and far-infrared intersubband transitions in GaN/AlGaN heterostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Effect of Al incorporation in nonpolar m -plane GaN/AlGaN multi-quantum-wells using plasma-assisted molecular-beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline B. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhil Ajay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Schörmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/aa919c⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (9), pp.1600849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677499v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-wave infrared (λ = 3 μ m) intersubband polaritons in the GaN/AlN system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Manceau</w:t>
+                <w:t xml:space="preserve">Gallium kinetics on m -plane GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ajay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 110 (13), pp.131102. </w:t>
+              <w:t xml:space="preserve">, 2017, 111 (2), pp.022101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4979084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4993570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165999v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Al incorporation in nonpolar m -plane GaN/AlGaN multi-quantum-wells using plasma-assisted molecular-beam epitaxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Effect of Ge-doping on the short-wave, mid- and far-infrared intersubband transitions in GaN/AlGaN heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline B. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhil Ajay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lähnemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Schörmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eva Monroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 214 (9), pp.1600849. </w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (12), pp.125002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/aa919c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677502v1</w:t>
+                <w:t xml:space="preserve">hal-01677499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersubband absorption in Si- and Ge-doped GaN/AlN heterostructures in self-assembled nanowire and 2D layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhil Ajay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline B. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Polaczyński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 254 (8), pp.1600734. </w:t>
@@ -1627,51 +1627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of doping on the intersubband absorption in Si- and Ge-doped GaN/AlN heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ajay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1761,51 +1761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ge doping of GaN beyond the Mott transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ajay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Schörmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1908,64 +1908,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of doping on the far-infrared intersubband transitions in nonpolar m -plane GaN/AlGaN heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ajay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lähnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2029,103 +2029,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-wavelength, mid- and far-infrared intersubband absorption in nonpolar GaN/Al(Ga)N heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline B. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Beeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhil Ajay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Lähnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (5S), pp.05FG05. </w:t>
@@ -2176,51 +2176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-lived excitons in GaN/AlN nanowire heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Beeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline B. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Hille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2323,51 +2323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. B. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ajay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lähnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2610,90 +2610,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersubband Optoelectronics Using III-Nitride Semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C B Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhil Ajay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Lähnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Monroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of GaN Semiconductor Materials and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, 2017, 978-1-4987-4713-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2740,51 +2740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III-NITRIDE NANOSTRUCTURES FOR INTERSUBBAND OPTOELECTRONICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C B Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ajay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lähnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3042,554 +3042,554 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of satellite-to-ground QKD secret key rate with adaptive optics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline B. Lim</w:t>
+                <w:t xml:space="preserve">Plasmonic Modulators for Future Highest-Speed Free Space Optical Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurenz Kulmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannik Horst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertold Bitachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Destraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Blatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Optical Fiber Communications Conference and Exhibition (OFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2023, San Diego, United States. pp.1-3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/OFC49934.2023.10117042⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2023, San Diego, United States. pp.W3I.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2023.W3I.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052496v1</w:t>
+                <w:t xml:space="preserve">hal-04123922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Modulators for Future Highest-Speed Free Space Optical Communications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tobias Blatter</w:t>
+                <w:t xml:space="preserve">Improvement of satellite-to-ground QKD secret key rate with adaptive optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Marulanda Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Dequal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Montmerle-Bonnefois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline B. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Optical Fiber Communications Conference and Exhibition (OFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2023, San Diego, United States. pp.W3I.1, </w:t>
+              <w:t xml:space="preserve">, Mar 2023, San Diego, United States. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OFC.2023.W3I.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/OFC49934.2023.10117042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123922v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEELINGS, ONERA's optical ground terminal for AO precompensated GEO Feeder links demonstration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Status of Onera’s GEO-FEEder LINks optical Ground Station, FEELINGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Montmerle Bonnefois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Chalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustave François</w:t>
+                <w:t xml:space="preserve">François Gustave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics 2022 (ICSO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COAT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Durham, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937997v1</w:t>
+                <w:t xml:space="preserve">hal-04769664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of Onera’s GEO-FEEder LINks optical Ground Station, FEELINGS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FEELINGS, ONERA's optical ground terminal for AO precompensated GEO Feeder links demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Montmerle-Bonnefois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Montmerle Bonnefois</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Durecu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elyes Chalali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Gustave</w:t>
+                <w:t xml:space="preserve">Gustave François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COAT 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Space Optics 2022 (ICSO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Dubrovnik, Croatia. pp.127771P, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2689677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769664v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced time transfer comparison: GNSS versus fiber over a 3 km long baseline</w:t>
               </w:r>
@@ -3962,286 +3962,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tbit/s single channel 53 km free-space optical transmission -Assessing the feasibility of optical GEO-satellite feeder links</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HARMONI at ELT: overview of the capabilities and expected performance of the ELT's first light, adaptive optics assisted integral field spectrograph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Keller</w:t>
+                <w:t xml:space="preserve">Niranjan Thatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Melotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Neichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Mignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Bryson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, Ground-based and Airborne Instrumentation for Astronomy IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2628834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938118v1</w:t>
+                <w:t xml:space="preserve">hal-03796292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HARMONI at ELT: overview of the capabilities and expected performance of the ELT's first light, adaptive optics assisted integral field spectrograph</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ian Bryson</w:t>
+                <w:t xml:space="preserve">Tbit/s single channel 53 km free-space optical transmission -Assessing the feasibility of optical GEO-satellite feeder links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertold Ian Bitachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannik Horst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurenz Kulmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Blatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, Ground-based and Airborne Instrumentation for Astronomy IX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bâle, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796292v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEELINGS : the Onera's optical ground station for Geo Feeder links demonstration</w:t>
               </w:r>
@@ -4266,64 +4266,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Bonnefois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Durecu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gustave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Space Optical Systems and Applications (ICSOS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Kyoto, Japan. </w:t>
@@ -4891,697 +4891,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSAIC: the high-multiplex and multi-IFU spectrograph for the ELT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HARMONI: first light spectroscopy for the ELT: instrument final design and quantitative performance predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niranjan Thatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Bryson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén Sánchez-Janssen</w:t>
+                <w:t xml:space="preserve">Fraser Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Hammer</w:t>
+                <w:t xml:space="preserve">Vanessa Ferraro-Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Morris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lex Kaper</w:t>
+                <w:t xml:space="preserve">Thierry Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Online, United States. pp.1144725, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2561222⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114471W, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2562144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03077876v1</w:t>
+                <w:t xml:space="preserve">hal-03224974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARA array adaptive optics: complex operational software and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narsireddy Anugu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo ten Brummelaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narsireddy Anugu</w:t>
+                <w:t xml:space="preserve">Nils H. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo ten Brummelaar</w:t>
+                <w:t xml:space="preserve">Matthew D. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Yokohama, Japan. pp.1144622, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2561560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HARMONI: first light spectroscopy for the ELT: instrument final design and quantitative performance predictions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ian Bryson</w:t>
+                <w:t xml:space="preserve">MOSAIC: the high-multiplex and multi-IFU spectrograph for the ELT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Sánchez-Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraser Clarke</w:t>
+                <w:t xml:space="preserve">Simon Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Ferraro-Wood</w:t>
+                <w:t xml:space="preserve">Jean-Gabriel Cuby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Fusco</w:t>
+                <w:t xml:space="preserve">Lex Kaper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114471W, </w:t>
+              <w:t xml:space="preserve">, Dec 2020, Online, United States. pp.1144725, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2562144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2561222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224974v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive optics precompensation of a GEO feeder link : the FEEDELIO experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Optics for GEO-Feeder Links: from Performance Analysis via Reciprocity Based Models to Experimental Demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Montmerle-Bonnefois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Védrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline B Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Petit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Meimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Lasers for Sensing and Free Space Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/LSC.2019.LTh1B.3⟩</w:t>
+              <w:t xml:space="preserve">COAT-2019 - workshop (Communications and Observations through Atmospheric Turbulence: characterization and mitigation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA, Dec 2019, Châtillon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34693/COAT2019-S5-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058598v1</w:t>
+                <w:t xml:space="preserve">hal-03206080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Optics for GEO-Feeder Links: from Performance Analysis via Reciprocity Based Models to Experimental Demonstration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive optics precompensation of a GEO feeder link : the FEEDELIO experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Montmerle-Bonnefois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Védrenne</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C B Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline B Lim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Petit</w:t>
+                <w:t xml:space="preserve">Serge Meimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COAT-2019 - workshop (Communications and Observations through Atmospheric Turbulence: characterization and mitigation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONERA, Dec 2019, Châtillon, France. </w:t>
+              <w:t xml:space="preserve">Applications of Lasers for Sensing and Free Space Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vienne, Austria. pp.LTh1B.3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34693/COAT2019-S5-003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/LSC.2019.LTh1B.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206080v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Mode Fiber Coupling with Adaptive Optics for Free-Space Optical Communication under Strong Scintillation</w:t>
               </w:r>
@@ -5619,51 +5619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Meimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Conference on Space Optical Systems and Applications (ICSOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Portland, United States. </w:t>
@@ -5753,51 +5753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C B Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSOS 2019 - IEEE International Conference on Space Optical Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Portland, United States. </w:t>
@@ -6209,51 +6209,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="521A70A2"/>
+    <w:nsid w:val="6CDA04E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6440,51 +6440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-b-lim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1164-8676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01693891v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Botum Lim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAY030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmazzone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mellet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Popov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Russo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.170358" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurenz Kulmer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannik Horst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertold Ian Bitachon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Destraz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Blatter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3382629" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marulanda Acosta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dequal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Schiavon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montmerle-Bonnefois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad231c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Brun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01201-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montmerle Bonnefois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#233;se Velluet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahawa Ciss&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.470705" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993570" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B. Lim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Ajay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas L&#228;hnemann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa919c" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Manceau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rennesson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979084" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677502v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#246;rmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600849" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Browne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Polaczy&#324;ski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600734" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Browne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polaczy&#324;ski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa8504" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sch&#246;rmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jim&#233;nez-Rodriguez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Walther" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/44/445301" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677524v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L&#228;hnemann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donatini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/14/145201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Beeler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.05FG05" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01274685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205440" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226733v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Lim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beeler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#228;hnemann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926423" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226731v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Lim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ajay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/43/435201" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315152011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Browne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786343192_0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105986v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frank" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chupin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272069" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OFC49934.2023.10117042" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123922v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertold Bitachon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2023.W3I.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937997v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Petit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durecu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Fran&#231;ois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2689677" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769664v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Chalali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gustave" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105979v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Voisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cantin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cahuzac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272084" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lev&#234;que" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Kernec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benazet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montmerle Bonnefois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2689279" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938118v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Keller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Thatte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Melotte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Neichel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Mignant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bryson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628834" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonnefois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS53063.2022.9749705" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lognone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Paillier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS53063.2022.9749723" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268353v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Kernec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Canuet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Maho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sotom" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599229" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268352v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599232" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161642v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rinaldi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582942" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077876v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hammer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morris" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cuby" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Kaper" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561222" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090714v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narsireddy Anugu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo ten Brummelaar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils H. Turner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Anderson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561560" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224974v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Clarke" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferraro-Wood" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562144" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058598v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sauvage" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meimon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LSC.2019.LTh1B.3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206080v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B Lim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34693/COAT2019-S5-003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506513v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sauvage" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS45490.2019.8978978" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506508v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS45490.2019.8978970" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058606v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Conan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408041v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liege" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-b-lim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1164-8676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01693891v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Botum Lim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAY030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmazzone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mellet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Popov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Russo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.170358" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurenz Kulmer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannik Horst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertold Ian Bitachon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Destraz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Blatter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3382629" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marulanda Acosta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dequal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Schiavon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montmerle-Bonnefois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad231c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Brun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01201-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montmerle Bonnefois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#233;se Velluet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahawa Ciss&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.470705" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Manceau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rennesson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979084" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B. Lim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Ajay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#246;rmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600849" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993570" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas L&#228;hnemann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa919c" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Browne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Polaczy&#324;ski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600734" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Browne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polaczy&#324;ski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa8504" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sch&#246;rmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jim&#233;nez-Rodriguez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Walther" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/44/445301" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677524v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L&#228;hnemann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donatini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/14/145201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Beeler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.05FG05" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01274685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205440" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226733v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Lim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beeler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#228;hnemann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926423" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226731v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Lim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ajay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/43/435201" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315152011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Browne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786343192_0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105986v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frank" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chupin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272069" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123922v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertold Bitachon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2023.W3I.1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OFC49934.2023.10117042" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769664v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Petit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Chalali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gustave" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durecu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Fran&#231;ois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2689677" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105979v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Voisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cantin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cahuzac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272084" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lev&#234;que" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Kernec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benazet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montmerle Bonnefois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2689279" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796292v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Thatte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Melotte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Neichel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Mignant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bryson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628834" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938118v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Keller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonnefois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS53063.2022.9749705" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lognone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Paillier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS53063.2022.9749723" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268353v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Kernec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Canuet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Maho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sotom" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599229" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268352v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599232" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161642v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rinaldi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582942" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224974v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Clarke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferraro-Wood" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562144" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090714v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narsireddy Anugu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo ten Brummelaar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils H. Turner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Anderson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561560" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077876v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hammer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morris" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cuby" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Kaper" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561222" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206080v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B Lim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34693/COAT2019-S5-003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058598v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sauvage" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meimon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LSC.2019.LTh1B.3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506513v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sauvage" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS45490.2019.8978978" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506508v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS45490.2019.8978970" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058606v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Conan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408041v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liege" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>