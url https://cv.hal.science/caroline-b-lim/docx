--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1,6154 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6102 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.22580645161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline B. LIM </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">caroline-b-lim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1164-8676</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253124700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.ca/citations?user=bsFyOl8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaN/AlGaN heterostructures for infrared optoelectronics : polar vs nonpolar orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Botum Lim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Université Grenoble Alpes, 2017. English. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017GREAY030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01693891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a time correction algorithm for a precise synchronization of a free-running Rubidium atomic clock with the GPS Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmazzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1075, pp.170358. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2025.170358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highest-Speed Modulators Enabling High-Capacity Free Space Optical Communications at low SNR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurenz Kulmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannik Horst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertold Ian Bitachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Destraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Blatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2024.3382629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of satellite-to-ground quantum key distribution with adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Marulanda Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Dequal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Schiavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Montmerle-Bonnefois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (2), pp.023039. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ad231c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tbit/s line-rate satellite feeder links enabled by coherent modulation and full-adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannik Horst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertold Ian Bitachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurenz Kulmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Blatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.153. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-023-01201-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility demonstration of AO pre-compensation for GEO feeder links in a relevant environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Montmerle Bonnefois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérése Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahawa Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (26), pp.47179. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.470705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-wave infrared (λ = 3 μ m) intersubband polaritons in the GaN/AlN system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rennesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110 (13), pp.131102. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4979084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Al incorporation in nonpolar m -plane GaN/AlGaN multi-quantum-wells using plasma-assisted molecular-beam epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline B. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhil Ajay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Bellet-Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Schörmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 214 (9), pp.1600849. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201600849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallium kinetics on m -plane GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ajay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (2), pp.022101. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4993570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ge-doping on the short-wave, mid- and far-infrared intersubband transitions in GaN/AlGaN heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline B. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhil Ajay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Lähnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Monroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (12), pp.125002. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/aa919c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersubband absorption in Si- and Ge-doped GaN/AlN heterostructures in self-assembled nanowire and 2D layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhil Ajay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline B. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Browne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Polaczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Bellet-Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 254 (8), pp.1600734. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.201600734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of doping on the intersubband absorption in Si- and Ge-doped GaN/AlN heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ajay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Browne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polaczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bellet-Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (40), pp.405204. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa8504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge doping of GaN beyond the Mott transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ajay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Schörmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jiménez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Walther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (44), pp.445301. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/44/445301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of doping on the far-infrared intersubband transitions in nonpolar m -plane GaN/AlGaN heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ajay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lähnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Donatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (14), pp.145201. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/14/145201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-wavelength, mid- and far-infrared intersubband absorption in nonpolar GaN/Al(Ga)N heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline B. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Beeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhil Ajay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Lähnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Bellet-Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (5S), pp.05FG05. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7567/JJAP.55.05FG05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lived excitons in GaN/AlN nanowire heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Beeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline B. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Schörmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91, pp.205440. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.205440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01274685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersubband transitions in nonpolar GaN/Al(Ga)N heterostructures in the short- and mid-wavelength infrared regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. B. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ajay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lähnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bellet-Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (1), pp.014309. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4926423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonpolar m-plane GaN/AlGaN heterostructures with intersubband transitions in the 5-10 THz band.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C B Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ajay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Schörmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (43), pp.435201. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/26/43/435201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersubband Optoelectronics Using III-Nitride Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C B Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhil Ajay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Lähnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Browne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Monroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of GaN Semiconductor Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, 2017, 978-1-4987-4713-4. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315152011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-NITRIDE NANOSTRUCTURES FOR INTERSUBBAND OPTOELECTRONICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C B Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ajay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lähnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Browne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III-Nitride Materials, Devices and Nano-Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WORLD SCIENTIFIC (EUROPE), pp.77-113, 2017, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781786343192_0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of REFIMEVE with a White Rabbit network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.1-4, 2023, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF/IFCS57587.2023.10272069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Modulators for Future Highest-Speed Free Space Optical Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurenz Kulmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannik Horst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertold Bitachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Destraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Blatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Optical Fiber Communications Conference and Exhibition (OFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Diego, United States. pp.W3I.1, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2023.W3I.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of satellite-to-ground QKD secret key rate with adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Marulanda Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Dequal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Schiavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Montmerle-Bonnefois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline B. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Optical Fiber Communications Conference and Exhibition (OFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Diego, United States. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OFC49934.2023.10117042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of Onera’s GEO-FEEder LINks optical Ground Station, FEELINGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Montmerle Bonnefois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Chalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COAT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEELINGS, ONERA's optical ground terminal for AO precompensated GEO Feeder links demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Montmerle-Bonnefois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics 2022 (ICSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dubrovnik, Croatia. pp.127771P, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2689677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced time transfer comparison: GNSS versus fiber over a 3 km long baseline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IFCS-EFTF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toyama, Japon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REFIMEVE Fiber Network for Time and Frequency Dissemination and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of the IEEE International Frequency Control Symposium and the European Frequency and Time Forum, held with ATF, the Asia-Pacific Workshop on Time and Frequency, (IEEE IFCS-EFTF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toyama, Japan. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF/IFCS57587.2023.10272084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of various optical communication chains for high-capacity optical feeder links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Levêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Kernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montmerle Bonnefois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics - ICSO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dubrovnik, Croatia. pp.127771C-2, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2689279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: overview of the capabilities and expected performance of the ELT's first light, adaptive optics assisted integral field spectrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, Ground-based and Airborne Instrumentation for Astronomy IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tbit/s single channel 53 km free-space optical transmission -Assessing the feasibility of optical GEO-satellite feeder links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertold Ian Bitachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannik Horst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurenz Kulmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Blatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEELINGS : the Onera's optical ground station for Geo Feeder links demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bonnefois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Durecu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optical Systems and Applications (ICSOS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSOS53063.2022.9749705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Results From the 2021 FEEDELIO Experiment - a Focus on Reciprocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Lognone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Montmerle Bonnefois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Paillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Kyoto, Japan. pp.261-266, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSOS53063.2022.9749723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The H2020 VERTIGO project towards tbit/s optical feeder links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Kernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Canuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Maho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sotom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France. pp.1185217, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2599229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of an adaptive optics based optical feeder link ground station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Védrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Montmerle-Bonnefois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C B Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France. pp.1185219, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2599232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorless adaptive optics for optical communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Védrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West 2021 - LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France. pp.116780U, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2582942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI: first light spectroscopy for the ELT: instrument final design and quantitative performance predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Ferraro-Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114471W, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2562144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARA array adaptive optics: complex operational software and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narsireddy Anugu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo ten Brummelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils H. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Yokohama, Japan. pp.1144622, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2561560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: the high-multiplex and multi-IFU spectrograph for the ELT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Sánchez-Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.1144725, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2561222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Optics for GEO-Feeder Links: from Performance Analysis via Reciprocity Based Models to Experimental Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Montmerle-Bonnefois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Védrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline B Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COAT-2019 - workshop (Communications and Observations through Atmospheric Turbulence: characterization and mitigation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Dec 2019, Châtillon, France. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34693/COAT2019-S5-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optics precompensation of a GEO feeder link : the FEEDELIO experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Montmerle-Bonnefois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C B Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Lasers for Sensing and Free Space Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria. pp.LTh1B.3, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/LSC.2019.LTh1B.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Mode Fiber Coupling with Adaptive Optics for Free-Space Optical Communication under Strong Scintillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C B Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Montmerle-Bonnefois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Space Optical Systems and Applications (ICSOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSOS45490.2019.8978978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Experimental Demonstration of Adaptive Optics Pre-Compensation for GEO Feeder Links in a Relevant Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Védrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Montmerle-Bonnefois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C B Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOS 2019 - IEEE International Conference on Space Optical Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSOS45490.2019.8978970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optics pre-compensation for GEO feeder links: the FEEDELIO experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montmerle Bonnefois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -M. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C B Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics - ICSO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chaniá, Greece. pp.111802C, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2536003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of untrusted-node quantum key distribution from a geostationary satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Liege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Lognone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Schiavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6209,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CDA04E9"/>
+    <w:nsid w:val="00440CBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6440,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-b-lim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1164-8676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01693891v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Botum Lim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAY030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmazzone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guigue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mellet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Popov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Russo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.170358" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurenz Kulmer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannik Horst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertold Ian Bitachon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Destraz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Blatter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3382629" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marulanda Acosta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dequal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Schiavon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montmerle-Bonnefois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad231c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136187v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Brun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01201-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montmerle Bonnefois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#233;se Velluet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahawa Ciss&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.470705" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Manceau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rennesson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979084" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B. Lim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Ajay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#246;rmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600849" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993570" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677499v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas L&#228;hnemann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa919c" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Browne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Polaczy&#324;ski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600734" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890886v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Browne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polaczy&#324;ski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa8504" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sch&#246;rmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jim&#233;nez-Rodriguez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Walther" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/44/445301" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677524v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L&#228;hnemann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donatini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/14/145201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Beeler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.05FG05" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01274685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205440" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226733v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Lim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beeler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#228;hnemann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926423" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226731v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Lim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ajay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/43/435201" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315152011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Browne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786343192_0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105986v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frank" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chupin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272069" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123922v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertold Bitachon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2023.W3I.1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OFC49934.2023.10117042" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769664v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Petit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Chalali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gustave" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937997v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durecu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Fran&#231;ois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2689677" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105979v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Voisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cantin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cahuzac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Liu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272084" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lev&#234;que" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Kernec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benazet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montmerle Bonnefois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2689279" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796292v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Thatte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Melotte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Neichel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Mignant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bryson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628834" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938118v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Keller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonnefois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS53063.2022.9749705" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lognone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Paillier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS53063.2022.9749723" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268353v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Kernec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Canuet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Maho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sotom" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599229" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268352v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599232" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161642v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rinaldi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582942" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224974v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Clarke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferraro-Wood" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562144" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090714v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narsireddy Anugu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo ten Brummelaar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils H. Turner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Anderson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561560" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077876v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hammer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morris" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cuby" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Kaper" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561222" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206080v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B Lim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34693/COAT2019-S5-003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058598v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sauvage" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meimon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LSC.2019.LTh1B.3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506513v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sauvage" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS45490.2019.8978978" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506508v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS45490.2019.8978970" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058606v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Conan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408041v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liege" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-b-lim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1164-8676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.ca/citations?user=bsFyOl8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01693891v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Botum Lim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAY030" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmazzone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guigue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mellet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Popov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Russo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2025.170358" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurenz Kulmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannik Horst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertold Ian Bitachon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Destraz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Blatter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3382629" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434718v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Marulanda Acosta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dequal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Schiavon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montmerle-Bonnefois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad231c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136187v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Brun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01201-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898930v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montmerle Bonnefois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#233;se Velluet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahawa Ciss&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.470705" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Manceau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rennesson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979084" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B. Lim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Ajay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#246;rmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600849" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166007v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993570" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas L&#228;hnemann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Monroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa919c" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638807v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Browne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Polaczy&#324;ski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600734" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890886v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Browne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polaczy&#324;ski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa8504" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sch&#246;rmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jim&#233;nez-Rodriguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Walther" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/44/445301" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L&#228;hnemann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donatini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/14/145201" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Beeler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.05FG05" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01274685v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205440" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226733v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Lim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beeler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#228;hnemann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926423" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226731v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Lim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ajay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/43/435201" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315152011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506652v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Browne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786343192_0003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frank" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chupin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272069" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123922v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertold Bitachon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2023.W3I.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OFC49934.2023.10117042" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Chalali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gustave" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937997v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durecu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Fran&#231;ois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2689677" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105979v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Voisin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287802v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cantin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cahuzac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Manceau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS57587.2023.10272084" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164817v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lev&#234;que" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Kernec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benazet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montmerle Bonnefois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2689279" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796292v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Thatte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Melotte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Neichel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Mignant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bryson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628834" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938118v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Keller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828251v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonnefois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS53063.2022.9749705" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646974v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lognone" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Paillier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS53063.2022.9749723" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268353v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Kernec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Canuet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Maho" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sotom" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599229" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268352v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599232" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rinaldi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582942" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224974v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Clarke" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferraro-Wood" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562144" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090714v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narsireddy Anugu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo ten Brummelaar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils H. Turner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Anderson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561560" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077876v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hammer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morris" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cuby" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Kaper" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561222" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206080v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B Lim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34693/COAT2019-S5-003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058598v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sauvage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Meimon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LSC.2019.LTh1B.3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506513v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sauvage" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS45490.2019.8978978" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506508v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS45490.2019.8978970" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058606v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Conan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408041v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liege" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>