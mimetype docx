--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -190,282 +190,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putrescine, a double-edged molecule in plant-bacteria interactions</w:t>
+                <w:t xml:space="preserve">Disruption of putrescine export in experimentally evolved &amp;lt;i&amp;gt;Ralstonia pseudosolanacearum&amp;lt;/i&amp;gt; enhances symbiosis with &amp;lt;i&amp;gt;Mimosa pudica&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Genin</w:t>
+                <w:t xml:space="preserve">Anne-Claire Cazalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Baroukh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marvin Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginaini Grazielli Doin de Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriant Bellvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2026.02.010⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (1), pp.e01225-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.01225-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549247v1</w:t>
+                <w:t xml:space="preserve">hal-05344083v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of putrescine export in experimentally evolved &amp;lt;i&amp;gt;Ralstonia pseudosolanacearum&amp;lt;/i&amp;gt; enhances symbiosis with &amp;lt;i&amp;gt;Mimosa pudica&amp;lt;/i&amp;gt;</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Putrescine, a double-edged molecule in plant-bacteria interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Valière</w:t>
+                <w:t xml:space="preserve">Stephane Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriant Bellvert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 17 (1), pp.e01225-25. </w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mbio.01225-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2026.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344083v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the in planta population dynamics of the plant pathogen Ralstonia pseudosolanacearum by mathematical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -532,338 +532,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the metabolic specificities of pathogenic strains from the Ralstonia solanacearum species complex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Letter to the Editor: The Ralstonia research community rejects the proposal to classify phylotype I Ralstonia into the new species Ralstonia nicotianae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+                <w:t xml:space="preserve">Tiffany Lowe-Power</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Pires</w:t>
+                <w:t xml:space="preserve">Parul Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Peyraud</w:t>
+                <w:t xml:space="preserve">Poliane Alfenas-Zerbini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Guidot</w:t>
+                <w:t xml:space="preserve">Belén Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Arif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msystems.00083-23⟩</w:t>
+              <w:t xml:space="preserve">PhytoFrontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-06-23-0071-LE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172034v1</w:t>
+                <w:t xml:space="preserve">hal-04188467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the Editor: The Ralstonia research community rejects the proposal to classify phylotype I Ralstonia into the new species Ralstonia nicotianae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Lowe-Power</w:t>
+                <w:t xml:space="preserve">Insights into the metabolic specificities of pathogenic strains from the Ralstonia solanacearum species complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parul Sharma</w:t>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poliane Alfenas-Zerbini</w:t>
+                <w:t xml:space="preserve">Emma Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belén Álvarez</w:t>
+                <w:t xml:space="preserve">Rémi Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Arif</w:t>
+                <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhytoFrontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-06-23-0071-LE⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00083-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188467v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A universal dynamical metabolic model representing mixotrophic growth of Chlorella sp. on wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Assis Pessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -917,914 +917,914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MERRIN: MEtabolic Regulation Rule INference from time series data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The paradoxes hidden behind the Droop model highlighted by a metabolic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerian Thuillier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Mairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btac479⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.941230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701755v2</w:t>
+                <w:t xml:space="preserve">hal-03781716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradoxes hidden behind the Droop model highlighted by a metabolic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A multi-organ metabolic model of tomato predicts plant responses to nutritional and genetic perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Escourrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.941230⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188 (3), pp.1709-1723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiab548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781716v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fucoxanthin Chlorophyll a/c-Binding Protein in Tisochrysis lutea: Influence of Nitrogen and Light on Fucoxanthin and Chlorophyll a/c-Binding Protein Gene Expression and Fucoxanthin Synthesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trophic preferences of the pathogen Ralstonia solanacearum and consequences on its growth in xylem sap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Zemouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Genin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.830069⟩</w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.1240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587582v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic preferences of the pathogen Ralstonia solanacearum and consequences on its growth in xylem sap</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Fucoxanthin Chlorophyll a/c-Binding Protein in Tisochrysis lutea: Influence of Nitrogen and Light on Fucoxanthin and Chlorophyll a/c-Binding Protein Gene Expression and Fucoxanthin Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.1240⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.830069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.830069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745744v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-organ metabolic model of tomato predicts plant responses to nutritional and genetic perturbations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">MERRIN: MEtabolic Regulation Rule INference from time series data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerian Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Bockmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 188 (3), pp.1709-1723. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (Supplement_2), pp.ii127-ii133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiab548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btac479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727243v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701755v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling physiological signatures of tomato bacterial wilt and xylem metabolites exploited by Ralstonia solanacearum</w:t>
+                <w:t xml:space="preserve">Polyamines: double agents in disease and plant immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Genin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15535⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (10), pp.1061-1071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2021.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211148v1</w:t>
+                <w:t xml:space="preserve">hal-03259585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyamines: double agents in disease and plant immunity</w:t>
+                <w:t xml:space="preserve">Unravelling physiological signatures of tomato bacterial wilt and xylem metabolites exploited by Ralstonia solanacearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Escourrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicià Maviane Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemo Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (10), pp.1061-1071. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (10), pp.5962-5978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2021.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259585v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Scale Investigation of the Metabolic Determinants Generating Bacterial Fastidious Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1914,51 +1914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft genomes and phenotypic characterization of Tisochrysis lutea strains. Toward the production of domesticated strains with high added value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2074,51 +2074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paz Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2169,51 +2169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic metabolic modeling of heterotrophic and mixotrophic microalgal growth on fermentative wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Turon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2273,51 +2273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to the Comment on “Mathematical modeling of unicellular microalgae and cyanobacteria metabolism for biofuel production” by Baroukh et al. [Curr. Opin. Biotechnol. 2015, 33:198–205]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2396,191 +2396,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of fermentative metabolites for heterotrophic microalgae growth: Yields and kinetics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mathematical modeling of unicellular microalgae and cyanobacteria metabolism for biofuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.10.114⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.198-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2015.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165732v1</w:t>
+                <w:t xml:space="preserve">hal-01163456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A state of the art of metabolic networks of unicellular microalgae and cyanobacteria for biofuel production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2598,255 +2597,256 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30, pp.49-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymben.2015.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of unicellular microalgae and cyanobacteria metabolism for biofuel production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Use of fermentative metabolites for heterotrophic microalgae growth: Yields and kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Turon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2015.03.002⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 175, pp.342-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.10.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-01163456v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRUM: A new framework for metabolic modeling under non-balanced growth. Application to the carbon metabolism of unicellular microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2932,51 +2932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCAPE: database for integrating high-content published data collected from human and mouse embryonic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dannenfelser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3053,51 +3053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes2WordCloud: a quick way to identify biological themes from gene lists and free text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherry Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3228,400 +3228,494 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation métabolique d'organismes photosynthétiques et leurs microbes associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paul Sabatier (Toulouse 3), 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04834658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTI-ORGAN GENOME-SCALE METABOLIC MODELING OF A TOMATO PLANT AT VEGETATIVE GROWTH STAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Escourrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès international de la SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de la Biologie Végétale, Aug 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-organ genome-scale metabolic modeling of tomato plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Escourrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Constraint-Based Reconstruction and Analysis (COBRA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the metabolic network of Xylella fastidiosa responsible of its fastidious growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3653,1103 +3747,1103 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Xylella fastidiosa and the final meeting of the XF-ACTORS project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Boolean controls in regulated metabolic networks: a case-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerian Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Bockmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSB 2021 - 19th International Conference on Computational Methods in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Bordeaux, France. pp.159-180, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85633-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207589v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation métabolique et interaction plante-pathogènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Exploration of the growth-virulence trade-off in the plant pathogen Ralstonia solanacearum species complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Genin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRA SPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">MicrobiOccitanie 2019 - Rencontre des Microbiologistes Région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787691v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the growth-virulence trade-off in the plant pathogen Ralstonia solanacearum species complex</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Genome-scale investigation of the metabolic determinants generating bacterial fastidious growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Taghouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiOccitanie 2019 - Rencontre des Microbiologistes Région Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Symposium on Synthetic and Systemic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786961v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-scale investigation of the metabolic determinants generating bacterial fastidious growth</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation métabolique et interaction plante-pathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Synthetic and Systemic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire INRA SPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350558v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic modeling of C. sorokiniana diauxic heterotrophic growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. IFAC Conference on Foundations of Systems Biology in Engineering (FOSBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Magdeburg, Germany. pp.330-335, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifaco1.2016.12.148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Flux Balance Analysis of the Metabolism of Microalgae under a Diurnal Light Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olvier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chachuat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYCOPS-CAB 2016 - 11th IFAC Symposium on Dynamics and Control of Process Systems, Including Biosystems DYCOPS-CAB 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Federation of Automatic Control (IFAC). AUT., Jun 2016, Trondheim, Norway. pp.791 - 796, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian optimization with dimension scheduling: application to biological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniyor Ulmasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chachuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Peter Deisenroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Misener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. European Symposium on Computer Aided Process Engineering. ESCAPE 26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Portorož, Slovenia. 2423 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-444-63428-3.50180-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to unravel metabolic regulations. Application to microalgae growth and lipid production under day/night cycles and nitrogen starvation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Metabolic modeling of microalgae growth and lipids production during day/night cycles and nitrogen starvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Chachuat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSynSys 2015 : 1er colloque du GDR "Biologie de Synthèse et des Systèmes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Metabolic Pathway Analysis 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601441v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic modeling of microalgae growth and lipids production during day/night cycles and nitrogen starvation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A new approach to unravel metabolic regulations. Application to microalgae growth and lipid production under day/night cycles and nitrogen starvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chachuat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Pathway Analysis 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">BioSynSys 2015 : 1er colloque du GDR "Biologie de Synthèse et des Systèmes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603450v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new framework for metabolic modeling under non-balanced growth. Application to carbon metabolism of unicellular microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4777,87 +4871,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAB 2013 - International on Computer Applications to Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new framework for metabolic modelling under non-balanced growth. Application to photoautotrophic microalgae in day/night cycle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4885,428 +4979,334 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic Pathway Analysis 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new modelling framework: application to microalgae growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Algaeneers Symposium (YAS2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process calculi for systems biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yike Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM International Conference on Bioinformatics and Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Niagara Falls, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1854776.1854869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process Calculi for Systems Biology and applications in severe asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yike Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE International Conference on Bioinformatics and Biomedicine Workshops (BIBMW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Hong-Kong, Hong Kong SAR China. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIBMW.2010.5703802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BIBMW.2010.5703802⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02752857v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">tel-04834658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5363,51 +5363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Frainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5490,77 +5490,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic modelling of trophic interactions between a plant pathogen and its host plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5630,51 +5630,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic modeling under non-balanced growth. Application to microalgae for biofuels production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université Montpellier 2 (Sciences et Techniques), 2014. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5791,51 +5791,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F70B0853"/>
+    <w:nsid w:val="3878B05F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6022,51 +6022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-baroukh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1041-1730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193899892" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549247v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Genin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2026.02.010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344083v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Navarro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginaini Grazielli Doin de Moura" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01225-25" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04782291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20216" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pires" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00083-23" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lowe-Power" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Sharma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliane Alfenas-Zerbini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n &#193;lvarez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-06-23-0071-LE" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920752v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Assis Pessi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bacquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119388" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701755v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerian Thuillier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bockmayr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac479" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.941230" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pajot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saint-Jean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.830069" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zemouri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1240" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03727243v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab548" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211148v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felici&#224; Maviane Macia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15535" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.05.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine G. Taghouti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00698-19" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouxel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Duboscq-Bidot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schreiber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.10.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635688v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laniau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3860" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Turon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005590" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A. Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.02.018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S9BX0XR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.10.114" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163453v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2015.03.019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4V3JMLR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163456v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2015.03.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKZ0M8BT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123224v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104499" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dannenfelser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Y. Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Tan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat045" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Jenkins" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Dannenfelser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avi Ma'Ayan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1751-0473-6-15" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718279v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350567v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Gerlin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350588v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207589v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85633-5_10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787691v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786961v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Peyraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350558v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Taghouti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602803v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifaco1.2016.12.148" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413531v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Steyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olvier Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chachuat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.285" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602485v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniyor Ulmasov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peter Deisenroth" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Misener" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63428-3.50180-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601441v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603450v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856042v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601779v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848381v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751394v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rowe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yike Guo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1854776.1854869" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752857v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBMW.2010.5703802" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04834658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786492v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02794871v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-baroukh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1041-1730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193899892" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344083v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Navarro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginaini Grazielli Doin de Moura" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01225-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Genin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2026.02.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04782291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20216" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lowe-Power" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Sharma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliane Alfenas-Zerbini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n &#193;lvarez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-06-23-0071-LE" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pires" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00083-23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920752v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Assis Pessi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bacquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119388" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.941230" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03727243v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab548" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zemouri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1240" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pajot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saint-Jean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.830069" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701755v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerian Thuillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bockmayr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac479" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.05.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felici&#224; Maviane Macia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15535" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine G. Taghouti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00698-19" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouxel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Duboscq-Bidot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schreiber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.10.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635688v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laniau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3860" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Turon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005590" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A. Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.02.018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S9BX0XR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2015.03.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKZ0M8BT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2015.03.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4V3JMLR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165732v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.10.114" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123224v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104499" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dannenfelser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Y. Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Tan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat045" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Jenkins" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Dannenfelser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avi Ma'Ayan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1751-0473-6-15" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04834658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718279v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350567v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Gerlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350588v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207589v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85633-5_10" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786961v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Peyraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350558v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Taghouti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787691v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602803v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifaco1.2016.12.148" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413531v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Steyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olvier Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chachuat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.285" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602485v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniyor Ulmasov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peter Deisenroth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Misener" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63428-3.50180-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603450v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601441v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856042v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601779v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751394v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rowe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yike Guo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1854776.1854869" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752857v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBMW.2010.5703802" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786492v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02794871v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>