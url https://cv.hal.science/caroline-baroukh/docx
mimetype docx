--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -532,412 +532,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the Editor: The Ralstonia research community rejects the proposal to classify phylotype I Ralstonia into the new species Ralstonia nicotianae</w:t>
+                <w:t xml:space="preserve">A universal dynamical metabolic model representing mixotrophic growth of Chlorella sp. on wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Lowe-Power</w:t>
+                <w:t xml:space="preserve">Bruno Assis Pessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parul Sharma</w:t>
+                <w:t xml:space="preserve">Anais Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poliane Alfenas-Zerbini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhytoFrontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-06-23-0071-LE⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 229, pp.119388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.119388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188467v1</w:t>
+                <w:t xml:space="preserve">hal-03920752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the metabolic specificities of pathogenic strains from the Ralstonia solanacearum species complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Baroukh</w:t>
+                <w:t xml:space="preserve">Letter to the Editor: The Ralstonia research community rejects the proposal to classify phylotype I Ralstonia into the new species Ralstonia nicotianae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Lowe-Power</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parul Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+                <w:t xml:space="preserve">Poliane Alfenas-Zerbini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Pires</w:t>
+                <w:t xml:space="preserve">Belén Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Peyraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Guidot</w:t>
+                <w:t xml:space="preserve">Mohammad Arif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msystems.00083-23⟩</w:t>
+              <w:t xml:space="preserve">PhytoFrontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-06-23-0071-LE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172034v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal dynamical metabolic model representing mixotrophic growth of Chlorella sp. on wastes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the metabolic specificities of pathogenic strains from the Ralstonia solanacearum species complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Assis Pessi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Baroukh</w:t>
+                <w:t xml:space="preserve">Emma Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Bacquet</w:t>
+                <w:t xml:space="preserve">Rémi Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alice Guidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 229, pp.119388. </w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.119388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00083-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920752v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The paradoxes hidden behind the Droop model highlighted by a metabolic approach</w:t>
               </w:r>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1021,395 +1021,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-organ metabolic model of tomato predicts plant responses to nutritional and genetic perturbations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Escourrou</w:t>
+                <w:t xml:space="preserve">Trophic preferences of the pathogen Ralstonia solanacearum and consequences on its growth in xylem sap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Zemouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiab548⟩</w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.1240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727243v1</w:t>
+                <w:t xml:space="preserve">hal-03745744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic preferences of the pathogen Ralstonia solanacearum and consequences on its growth in xylem sap</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Fucoxanthin Chlorophyll a/c-Binding Protein in Tisochrysis lutea: Influence of Nitrogen and Light on Fucoxanthin and Chlorophyll a/c-Binding Protein Gene Expression and Fucoxanthin Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.1240⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.830069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.830069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745744v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fucoxanthin Chlorophyll a/c-Binding Protein in Tisochrysis lutea: Influence of Nitrogen and Light on Fucoxanthin and Chlorophyll a/c-Binding Protein Gene Expression and Fucoxanthin Synthesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-organ metabolic model of tomato predicts plant responses to nutritional and genetic perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Escourrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.830069. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188 (3), pp.1709-1723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.830069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiab548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587582v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MERRIN: MEtabolic Regulation Rule INference from time series data</w:t>
               </w:r>
@@ -1434,51 +1434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Bockmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1780,51 +1780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Scale Investigation of the Metabolic Determinants Generating Bacterial Fastidious Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1901,51 +1901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft genomes and phenotypic characterization of Tisochrysis lutea strains. Toward the production of domesticated strains with high added value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2195,51 +2195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Turon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (6), pp.e1005590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2428,51 +2428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2574,51 +2574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30, pp.49-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2841,51 +2841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (8), pp.e104499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3442,51 +3442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Escourrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3531,273 +3531,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-organ genome-scale metabolic modeling of tomato plant</w:t>
+                <w:t xml:space="preserve">Investigation of the metabolic network of Xylella fastidiosa responsible of its fastidious growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine G. Taghouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conference on Constraint-Based Reconstruction and Analysis (COBRA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">3rd European Conference on Xylella fastidiosa and the final meeting of the XF-ACTORS project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350567v1</w:t>
+                <w:t xml:space="preserve">hal-03350588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the metabolic network of Xylella fastidiosa responsible of its fastidious growth</w:t>
+                <w:t xml:space="preserve">Multi-organ genome-scale metabolic modeling of tomato plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Escourrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baroukh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Xylella fastidiosa and the final meeting of the XF-ACTORS project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">7th Conference on Constraint-Based Reconstruction and Analysis (COBRA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350588v1</w:t>
+                <w:t xml:space="preserve">hal-03350567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Boolean controls in regulated metabolic networks: a case-study</w:t>
               </w:r>
@@ -3822,51 +3822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Bockmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3930,64 +3930,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the growth-virulence trade-off in the plant pathogen Ralstonia solanacearum species complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4051,51 +4051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-scale investigation of the metabolic determinants generating bacterial fastidious growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4245,51 +4245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic modeling of C. sorokiniana diauxic heterotrophic growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. IFAC Conference on Foundations of Systems Biology in Engineering (FOSBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Magdeburg, Germany. pp.330-335, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4609,51 +4609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic Pathway Analysis 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4691,51 +4691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to unravel metabolic regulations. Application to microalgae growth and lipid production under day/night cycles and nitrogen starvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4838,51 +4838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAB 2013 - International on Computer Applications to Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4946,51 +4946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic Pathway Analysis 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5503,64 +5503,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic modelling of trophic interactions between a plant pathogen and its host plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5791,51 +5791,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3878B05F"/>
+    <w:nsid w:val="A113CC0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6022,51 +6022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-baroukh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1041-1730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193899892" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344083v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Navarro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginaini Grazielli Doin de Moura" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01225-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Genin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2026.02.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04782291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20216" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lowe-Power" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Sharma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliane Alfenas-Zerbini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n &#193;lvarez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-06-23-0071-LE" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pires" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00083-23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920752v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Assis Pessi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bacquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119388" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.941230" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03727243v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab548" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zemouri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1240" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pajot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saint-Jean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.830069" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701755v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerian Thuillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bockmayr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac479" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.05.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felici&#224; Maviane Macia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15535" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine G. Taghouti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00698-19" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouxel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Duboscq-Bidot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schreiber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.10.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635688v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laniau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3860" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Turon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005590" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A. Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.02.018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S9BX0XR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2015.03.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKZ0M8BT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2015.03.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4V3JMLR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165732v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.10.114" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123224v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104499" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dannenfelser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Y. Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Tan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat045" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Jenkins" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Dannenfelser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avi Ma'Ayan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1751-0473-6-15" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04834658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718279v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350567v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Gerlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350588v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207589v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85633-5_10" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786961v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Peyraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350558v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Taghouti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787691v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602803v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifaco1.2016.12.148" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413531v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Steyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olvier Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chachuat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.285" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602485v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniyor Ulmasov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peter Deisenroth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Misener" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63428-3.50180-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603450v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601441v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856042v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601779v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751394v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rowe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yike Guo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1854776.1854869" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752857v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBMW.2010.5703802" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786492v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02794871v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-baroukh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1041-1730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193899892" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344083v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Navarro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginaini Grazielli Doin de Moura" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01225-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Genin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2026.02.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04782291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20216" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Assis Pessi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bacquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119388" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lowe-Power" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Sharma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliane Alfenas-Zerbini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n &#193;lvarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-06-23-0071-LE" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pires" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00083-23" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.941230" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zemouri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1240" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pajot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saint-Jean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.830069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03727243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab548" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701755v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerian Thuillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bockmayr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac479" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.05.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felici&#224; Maviane Macia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15535" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine G. Taghouti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00698-19" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouxel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Duboscq-Bidot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schreiber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.10.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635688v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laniau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3860" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Turon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005590" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A. Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.02.018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S9BX0XR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2015.03.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKZ0M8BT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2015.03.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4V3JMLR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165732v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.10.114" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123224v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104499" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dannenfelser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Y. Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Tan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat045" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Jenkins" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Dannenfelser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avi Ma'Ayan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1751-0473-6-15" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04834658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718279v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Gerlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350567v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207589v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85633-5_10" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786961v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Peyraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350558v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Taghouti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787691v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602803v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifaco1.2016.12.148" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413531v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Steyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olvier Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chachuat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.285" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602485v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniyor Ulmasov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peter Deisenroth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Misener" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63428-3.50180-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603450v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601441v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856042v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601779v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751394v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rowe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yike Guo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1854776.1854869" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752857v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBMW.2010.5703802" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786492v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02794871v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>