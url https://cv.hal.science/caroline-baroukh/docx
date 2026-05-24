--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,5736 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5684 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline Baroukh </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">caroline-baroukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1041-1730</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">193899892</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=fu7rQBIAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putrescine, a double-edged molecule in plant-bacteria interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molp.2026.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption of putrescine export in experimentally evolved &amp;lt;i&amp;gt;Ralstonia pseudosolanacearum&amp;lt;/i&amp;gt; enhances symbiosis with &amp;lt;i&amp;gt;Mimosa pudica&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Cazalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginaini Grazielli Doin de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.e01225-25. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mbio.01225-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344083v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the in planta population dynamics of the plant pathogen Ralstonia pseudosolanacearum by mathematical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Escourrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 246, pp.251-261. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.20216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter to the Editor: The Ralstonia research community rejects the proposal to classify phylotype I Ralstonia into the new species Ralstonia nicotianae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Lowe-Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parul Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poliane Alfenas-Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Arif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhytoFrontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTOFR-06-23-0071-LE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the metabolic specificities of pathogenic strains from the Ralstonia solanacearum species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Guidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 p. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.00083-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A universal dynamical metabolic model representing mixotrophic growth of Chlorella sp. on wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Assis Pessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 229, pp.119388. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.119388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MERRIN: MEtabolic Regulation Rule INference from time series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerian Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Paulevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (Supplement_2), pp.ii127-ii133. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btac479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradoxes hidden behind the Droop model highlighted by a metabolic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Mairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, 16 p. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.941230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic preferences of the pathogen Ralstonia solanacearum and consequences on its growth in xylem sap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Zemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.1240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-organ metabolic model of tomato predicts plant responses to nutritional and genetic perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Escourrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 188 (3), pp.1709-1723. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiab548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fucoxanthin Chlorophyll a/c-Binding Protein in Tisochrysis lutea: Influence of Nitrogen and Light on Fucoxanthin and Chlorophyll a/c-Binding Protein Gene Expression and Fucoxanthin Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.830069. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.830069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamines: double agents in disease and plant immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (10), pp.1061-1071. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2021.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling physiological signatures of tomato bacterial wilt and xylem metabolites exploited by Ralstonia solanacearum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Escourrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicià Maviane Macia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemo Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (10), pp.5962-5978. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Scale Investigation of the Metabolic Determinants Generating Bacterial Fastidious Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), 15 p. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mSystems.00698-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genomes and phenotypic characterization of Tisochrysis lutea strains. Toward the production of domesticated strains with high added value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Duboscq-Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (Supplement C), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2017.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining graph and flux-based structures to decipher phenotypic essential metabolites within metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Laniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Paz Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.e3860. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.3860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic metabolic modeling of heterotrophic and mixotrophic microalgal growth on fermentative wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Turon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.e1005590. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the Comment on “Mathematical modeling of unicellular microalgae and cyanobacteria metabolism for biofuel production” by Baroukh et al. [Curr. Opin. Biotechnol. 2015, 33:198–205]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.200 - 202. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copbio.2016.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of fermentative metabolites for heterotrophic microalgae growth: Yields and kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Turon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Trably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 175, pp.342-349. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2014.10.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of unicellular microalgae and cyanobacteria metabolism for biofuel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33, pp.198-205. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copbio.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A state of the art of metabolic networks of unicellular microalgae and cyanobacteria for biofuel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.49-60. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymben.2015.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRUM: A new framework for metabolic modeling under non-balanced growth. Application to the carbon metabolism of unicellular microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), pp.e104499. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0104499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPE: database for integrating high-content published data collected from human and mouse embryonic stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dannenfelser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (bat045), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/bat045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes2WordCloud: a quick way to identify biological themes from gene lists and free text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherry Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Dannenfelser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avi Ma'Ayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Source Code for Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (15), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1751-0473-6-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic modeling of a plant-pathogen interaction quantifies the metabolic bottlenecks underlying bacterial wilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-ORGAN GENOME-SCALE METABOLIC MODELING OF A TOMATO PLANT AT VEGETATIVE GROWTH STAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Escourrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès international de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Biologie Végétale, Aug 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-organ genome-scale metabolic modeling of tomato plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Gerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Escourrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference on Constraint-Based Reconstruction and Analysis (COBRA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the metabolic network of Xylella fastidiosa responsible of its fastidious growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Gerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine G. Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Xylella fastidiosa and the final meeting of the XF-ACTORS project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Boolean controls in regulated metabolic networks: a case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerian Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bockmayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Paulevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMSB 2021 - 19th International Conference on Computational Methods in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Bordeaux, France. pp.159-180, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85633-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207589v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation métabolique et interaction plante-pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA SPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the growth-virulence trade-off in the plant pathogen Ralstonia solanacearum species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiOccitanie 2019 - Rencontre des Microbiologistes Région Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-scale investigation of the metabolic determinants generating bacterial fastidious growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Gerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Synthetic and Systemic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic modeling of C. sorokiniana diauxic heterotrophic growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. IFAC Conference on Foundations of Systems Biology in Engineering (FOSBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Magdeburg, Germany. pp.330-335, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifaco1.2016.12.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Flux Balance Analysis of the Metabolism of Microalgae under a Diurnal Light Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olvier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chachuat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYCOPS-CAB 2016 - 11th IFAC Symposium on Dynamics and Control of Process Systems, Including Biosystems DYCOPS-CAB 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control (IFAC). AUT., Jun 2016, Trondheim, Norway. pp.791 - 796, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian optimization with dimension scheduling: application to biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doniyor Ulmasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chachuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peter Deisenroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Misener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. European Symposium on Computer Aided Process Engineering. ESCAPE 26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portorož, Slovenia. 2423 p., </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63428-3.50180-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic modeling of microalgae growth and lipids production during day/night cycles and nitrogen starvation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic Pathway Analysis 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to unravel metabolic regulations. Application to microalgae growth and lipid production under day/night cycles and nitrogen starvation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chachuat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSynSys 2015 : 1er colloque du GDR "Biologie de Synthèse et des Systèmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for metabolic modeling under non-balanced growth. Application to carbon metabolism of unicellular microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAB 2013 - International on Computer Applications to Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856042v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework for metabolic modelling under non-balanced growth. Application to photoautotrophic microalgae in day/night cycle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Munoz Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic Pathway Analysis 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new modelling framework: application to microalgae growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Algaeneers Symposium (YAS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process calculi for systems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yike Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Bioinformatics and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Niagara Falls, United States. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1854776.1854869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Calculi for Systems Biology and applications in severe asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yike Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Conference on Bioinformatics and Biomedicine Workshops (BIBMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Hong-Kong, Hong Kong SAR China. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBMW.2010.5703802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation métabolique d'organismes photosynthétiques et leurs microbes associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paul Sabatier (Toulouse 3), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04834658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant genome-scale metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science Direct. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics in full swing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 98, 2021, Advances in Botanical Research, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2020.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic modelling of trophic interactions between a plant pathogen and its host plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Roscoff, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic modeling under non-balanced growth. Application to microalgae for biofuels production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Université Montpellier 2 (Sciences et Techniques), 2014. English. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02794871v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5791,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A113CC0E"/>
+    <w:nsid w:val="9B28F3C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6022,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-baroukh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1041-1730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193899892" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344083v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Navarro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginaini Grazielli Doin de Moura" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01225-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Genin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2026.02.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04782291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20216" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Assis Pessi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bacquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119388" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lowe-Power" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Sharma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliane Alfenas-Zerbini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n &#193;lvarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-06-23-0071-LE" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pires" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00083-23" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.941230" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zemouri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1240" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pajot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saint-Jean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.830069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03727243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab548" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701755v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerian Thuillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bockmayr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac479" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.05.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felici&#224; Maviane Macia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15535" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine G. Taghouti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00698-19" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouxel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Duboscq-Bidot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schreiber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.10.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635688v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laniau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3860" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Turon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005590" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A. Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.02.018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S9BX0XR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2015.03.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKZ0M8BT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2015.03.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4V3JMLR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165732v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.10.114" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123224v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104499" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dannenfelser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Y. Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Tan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat045" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Jenkins" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Dannenfelser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avi Ma'Ayan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1751-0473-6-15" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04834658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718279v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Gerlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350567v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207589v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85633-5_10" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786961v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Peyraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350558v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Taghouti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787691v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602803v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifaco1.2016.12.148" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413531v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Steyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olvier Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chachuat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.285" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602485v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniyor Ulmasov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peter Deisenroth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Misener" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63428-3.50180-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603450v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601441v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856042v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601779v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751394v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rowe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yike Guo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1854776.1854869" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752857v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBMW.2010.5703802" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786492v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02794871v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-baroukh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1041-1730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193899892" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=fu7rQBIAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549247v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Genin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2026.02.010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344083v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Navarro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginaini Grazielli Doin de Moura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01225-25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04782291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20216" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188467v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lowe-Power" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Sharma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliane Alfenas-Zerbini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n &#193;lvarez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-06-23-0071-LE" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172034v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pires" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00083-23" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920752v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Assis Pessi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bacquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119388" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701755v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerian Thuillier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bockmayr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac479" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.941230" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zemouri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1240" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03727243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab548" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pajot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saint-Jean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.830069" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259585v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.05.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felici&#224; Maviane Macia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15535" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine G. Taghouti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00698-19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627937v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouxel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Duboscq-Bidot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schreiber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.10.017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laniau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3860" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Turon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005590" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A. Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2016.02.018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S9BX0XR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.10.114" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163456v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2015.03.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKZ0M8BT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163453v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2015.03.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4V3JMLR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123224v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104499" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644065v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dannenfelser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Y. Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Tan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat045" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646115v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry Jenkins" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Dannenfelser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avi Ma'Ayan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1751-0473-6-15" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904052v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718279v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350567v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Gerlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350588v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207589v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85633-5_10" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787691v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786961v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Peyraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350558v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Taghouti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602803v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifaco1.2016.12.148" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413531v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Steyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olvier Bernard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chachuat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.285" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602485v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniyor Ulmasov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peter Deisenroth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Misener" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63428-3.50180-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603450v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601441v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856042v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601779v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751394v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rowe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yike Guo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1854776.1854869" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752857v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBMW.2010.5703802" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04834658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149497v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786492v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02794871v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>