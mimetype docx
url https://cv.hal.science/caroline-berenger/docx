--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -337,1451 +337,1599 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Blot. Dans les labyrinthes de la littérature</w:t>
+                <w:t xml:space="preserve">Dialogues poétiques d'Alexandre Pouchkine à Joseph Brodsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Éditions de Corlevour, 197 p., 2023, 978-2-37209-118-3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vibration éditions, 314 p., 2026, 978-2-493992-14-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032055v1</w:t>
+                <w:t xml:space="preserve">hal-05590746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous la glace et les débris du temps</w:t>
+                <w:t xml:space="preserve">Jean Blot. Dans les labyrinthes de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Indigo &amp; Côté-femmes éditions, 2, 357 p., 2017, (Archives plurilingues et témoignages), 978-2-35260-141-8</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de Corlevour, 197 p., 2023, 978-2-37209-118-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147340v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cahier rouge [de Marina Tsvetaeva]</w:t>
+                <w:t xml:space="preserve">Sous la glace et les débris du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Éditions des Syrtes, 201 p., 2011, 978-2-84545-165-0</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Indigo &amp; Côté-femmes éditions, 2, 357 p., 2017, (Archives plurilingues et témoignages), 978-2-35260-141-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02179097v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Cahier rouge [de Marina Tsvetaeva]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bérenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lossky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ivanovna Tsvetaeva (1892-1941)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions des Syrtes, 201 p., 2011, 978-2-84545-165-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La textologie russe : anthologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreï Mikhaïlov; Daniel Ferrer. CNRS Éditions, 2007, 9782271065247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioulia Podoroga, Boris Pasternak, Construction d’une expérience esthétique : musique, philosophie, poésie (1907-1922)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études slaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Chercheuses et chercheurs en exil, XCVI-3, pp.484-486. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15hq3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petite et grande vie de Marina Tsvetaïeva. La présence de Jeanne d’Arc dans l’œuvre poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slavica Occitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Figures de saints réactualisées dans les cultures contemporaines (Mondes slave et latin), 61, pp.311-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane&amp;quot; ou l’immortel féminin de Marina Tsvetaeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Paradoxes, jeux et enjeux, 10, 27 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/marge.1323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte rendu] Zinaïda Guippius et Dmitri Mérejkovski, deux intellectuels russes face à l’Europe par Olga Blinova, Victoire Feuillebois et Daria Sinichkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études slaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, La guerre est finie ? 1918 et après en Europe centrale, XCIV-4, pp.647-649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Efron, l'écrivain des limbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle Revue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 648, pp.99-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Soljénitsyne et la France. Une œuvre et un message toujours vivants, sous la direction de Georges Nivat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études slaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, XCII-3-4, pp.648-650. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/res.4714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Michel Aucouturier, Essais sur Boris Pasternak, édition de Catherine Depretto, Institut d’Études slaves, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60 (4), pp.885-887. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/monderusse.11622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La flamme et le séjour de Jean Blot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phoenix : cahiers littéraires internationaux </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Marie COSNAY, 34, pp.116-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience poétique révolutionnaire. Visions rimbaldiennes dans Les Douze d’Alexandre Blok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slavica Occitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1917. Les révolutions russes, le chantier d’une nouvelle culture ?, 51, pp.281-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rolet, Qu’est-ce que la littérature russe ? Introduction à la lecture des classiques (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études slaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, XCI (3), pp.378-379. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/res.3756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La silhouette de Marina Tsvetaeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">États provisoires du poème</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Russie : l'immense et l'intime, 19, pp.9-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie du discours de Joseph Brodsky : une expérience de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slavica Occitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Autour de l’utopie et du pouvoir. Hommage à Michel Niqueux, 44-45, pp.349-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chapeau melon de Mandelstam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ligature - revue critique du livre d'artiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le formalisme hors le structuralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bérenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.5691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Lettre du nouvel an de Marina Cvetaeva : l’apport du manuscrit dans l’étude poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études slaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80 (3), pp.337-352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/slave.2009.7202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1791,1097 +1939,1097 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La genèse de l’œuvre littéraire dans les ego-documents de Georgij Èfron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daria Sinichkina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux regards sur la culture russe. Études offertes à Catherine Depretto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 74, Institut d'études slaves, pp.295-310, 2026, (Travaux publiés par l'Institut d'études slaves), 978-2-7204-0684-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le témoignage de Marina Tsvetaeva sur la Révolution russe de 1917</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuela Águeda García Garrido; Ofelia Rey Castelao; Sylvie Hanicot-Bourdier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guardianas del tiempo. Mujeres, historia, testimonio (ss. XVI-XX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ediciones Trea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.191-205, 2025, (Piedras angulares), 979–13-87790–63‑9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9960/djrkh5olb⟩</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9960/y79ty1mkp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blot, der Avatar von Alexander Blok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Mehnert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lydia Schmuck; Franziska Humphreys; Anna Kinder; Douglas Pompeu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Übersetzungen im Archiv. Potenziale und Perspektiven</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, Wallstein Verlag, pp.432-440, 2024, (marbacher schriften. neue folge), 978-3-8353-3995-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46500/83533995-030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane ou l'immortel féminin. Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marina Tsvetaeva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ariane = Ариадна [de Marina Tsvetaeva]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vibration édition, pp.5-11, 2024, (Théâtre bilingue), 978-2-490091-90-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Europe de Marina Tsvetaeva, du mythe à la constellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tatiana Victoroff; Valentina Chepiga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marina Tsvetaeva et l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.97-108, 2021, 978-2-81300-365-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.3365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La poésie métasensorielle d’Alexandre Blok</w:t>
+                <w:t xml:space="preserve">L'arc et la flèche. Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éprouver le monde. L’expérience : faire et vivre – faire et dire, Nadia Aït Bachir et Nicolas Mollard (éd.), Presses universitaires de Caen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Phèdre = Федра [de Marina Tsvetaeva]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vibration éditions, 2020, 978-2-490091-13-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147066v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'arc et la flèche. Préface</w:t>
+                <w:t xml:space="preserve">La poésie métasensorielle d’Alexandre Blok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phèdre = Федра [de Marina Tsvetaeva]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vibration éditions, 2020, 978-2-490091-13-3</w:t>
+              <w:t xml:space="preserve">Éprouver le monde. L’expérience : faire et vivre – faire et dire, Nadia Aït Bachir et Nicolas Mollard (éd.), Presses universitaires de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147052v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tresse des grands poèmes de Marina Tsvetaeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grands poèmes [de Marina Tsvetaeva]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des Syrtes, pp.1095-1102, 2018, 978-2-940523-82-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tradition orale dans les ego-documents du front de l’Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Bérenger; Viviana Agostini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sous la glace et les débris du temps. Front de l’Est et bombardements en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Indigo &amp; Côté-femmes éditions, pp.107-115, 2017, (Archives plurilingues et témoignages), 978-2-35260-141-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gueorgui Efron, Journal (1939-1943)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des Syrtes, pp.719-722, 2014, 978-2-940523-05-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrits français de Marina Tsvetaeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olga Anokhina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multilinguisme et créativité littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Harmattan-Academia, pp.27-39, 2011, (Au cœur des textes), 978-2-87209-999-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poétique du &amp;quot;vivre-écrire&amp;quot; de Marina Tsvetaeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luba Jurgenson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Carnets : 1913-1939 [Marina Tsvetaeva]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des Syrtes, pp.15-23, 2008, 978-2-84545-104-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Tsvetaeva et ses carnets de notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Viollet; Marie-Françoise Lemonnier-Delpy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métamorphoses du journal personnel. De Rétif de la Bretonne à Sophie Calle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia Bruylant, pp.83-95, 2006, 2872098194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Записные книжки в творчестве Марины Цветаевой</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Катрин Вьолле, Елена Гречаная. Автобиографическая практика в России и во Франции</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ИМЛИ РАН, pp.243-251, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2891,91 +3039,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les figures de l’inspiration. La poésie russe comme dialogue d’Alexandre Pouchkine à Joseph Brodsky. Recueil d’articles autour de Marina Tsvetaeva. Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université de Caen Normandie, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03705455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2985,210 +3133,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1914, ruptures et continuités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Bérenger; Álvaro Fleites Marcos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : 1914, entre ruptures et continuités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Caen, France. L´Harmattan, 227 p., 2016, 978-2-343-09101-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits de guerre France-Italie. Débarquement en Normandie et Ligne gothique en Toscane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Archives et témoignages français et italiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Caen, 1, Indigo &amp; Côté-femmes éditions, 2015, (Archives plurilingues et témoignages), 978-2-35260-126-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3198,396 +3346,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blot, der Avatar von Alexander Blok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Fonds de traducteurs dans les archives globales = 5ème rencontre : Penser en langues – In Sprachen denken</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franziska Humphreys; Anna Kinder; Douglas Pompeu; Lydia Schmuck, Nov 2019, Caen, France. pp.432-440, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46500/83533995-030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire, écrire, traduire Marina Tsvetaeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international - La parole impossible : regards croisés autour de la traduction de César Vallejo, de Marina Tsvetaeva et de Paul Celan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France. pp.145-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction [aux actes]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fleites Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : 1914, entre ruptures et continuités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Caen, France. pp.9-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Французские тексты Марины Цветаевой</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Мультилингвизм и генезис текста [Le multilinguisme et la genèse des textes]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Moskva, Russia. pp.229-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nuits florentines de Marina Tsvetaeva : des poèmes aux lettres, de la correspondance au récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude internationale : Quand l’écrivain publie ses lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexandre Stroev, Apr 2009, Paris, France. pp.131-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3597,98 +3745,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1917. Les révolutions russes, le chantier d’une nouvelle culture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slavica Occitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51 (Numéro spécial), 360 p., 2020, 979-10-93090-09-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3698,140 +3846,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie des travaux de Michel Aucouturier depuis 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Depretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Niqueux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.403-413 [ LXXXIX-3]. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/res.1937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3899,51 +4047,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A43A9552"/>
+    <w:nsid w:val="77FC4524"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4130,51 +4278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-berenger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-7497-4046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114940193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032055v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;renger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Agostini-Ouafi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179097v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lossky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ivanovna Tsvetaeva (1892-1941)" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460036v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hq3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05358840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1323" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055862v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04031962v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04580356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.4714" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B4HXV0M1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03147107v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.11622" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032008v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03147056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03147154v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.3756" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03147070v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179046v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179164v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/slave.2009.7202" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotecaabiertatrea.es/wp-content/uploads/2025/12/979-13-87790-63-9_Ediciones-Trea_Guardianas-del-tiempo_09.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9960/djrkh5olb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mehnert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46500/83533995-030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04580777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04031941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813003652" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3365" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03147066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03147052v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181325v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181416v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-03705455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Fleites Marcos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04580780v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281023v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03147079v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04580357v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Depretto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Niqueux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.1937" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-berenger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-7497-4046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114940193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590746v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;renger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032055v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Agostini-Ouafi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179097v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lossky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ivanovna Tsvetaeva (1892-1941)" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hq3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127159v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05358840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1323" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04031962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04580356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.4714" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B4HXV0M1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03147107v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.11622" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032008v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03147056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03147154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.3756" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03147070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179164v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588718v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.5691" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/slave.2009.7202" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotecaabiertatrea.es/wp-content/uploads/2025/12/979-13-87790-63-9_Ediciones-Trea_Guardianas-del-tiempo_09.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9960/y79ty1mkp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061933v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mehnert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46500/83533995-030" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04580777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04031941v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813003652" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3365" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03147052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03147066v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181325v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181318v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179341v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181416v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-03705455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144430v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Fleites Marcos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054924v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04580780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181473v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02179324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03147079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04580357v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Depretto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Niqueux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.1937" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>