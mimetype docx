--- v0 (2026-03-23)
+++ v1 (2026-04-14)
@@ -697,248 +697,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat-free mass predictions through a bayesian network enable body composition comparisons in various populations</w:t>
+                <w:t xml:space="preserve">Body composition predicted with a Bayesian network from simple variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brigand</w:t>
+                <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.111.137935⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (8), pp.1265-1271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114510004848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645997v1</w:t>
+                <w:t xml:space="preserve">hal-02646675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body composition predicted with a Bayesian network from simple variables</w:t>
+                <w:t xml:space="preserve">Fat-free mass predictions through a bayesian network enable body composition comparisons in various populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 105 (8), pp.1265-1271. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 141 (8), pp.1573-1580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114510004848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3945/jn.111.137935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646675v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of T-cell activation kinetic</w:t>
               </w:r>
@@ -1179,269 +1179,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using SOMbrero for clustering and visualizing large cattle-trading networks</w:t>
+                <w:t xml:space="preserve">Analysis of the cattle trade network in France to inform epidemiological risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Beaunée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Laredo</w:t>
+                <w:t xml:space="preserve">Patrick Hoscheit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIFI International Conference 2018 "Complexity, Networks &amp; Collective Behavior"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Zaragoza, Spain. 113 p</w:t>
+              <w:t xml:space="preserve">11. European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal. 882 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734785v1</w:t>
+                <w:t xml:space="preserve">hal-02734821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the cattle trade network in France to inform epidemiological risk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Using SOMbrero for clustering and visualizing large cattle-trading networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Vergu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal. 882 p</w:t>
+              <w:t xml:space="preserve">BIFI International Conference 2018 "Complexity, Networks &amp; Collective Behavior"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Zaragoza, Spain. 113 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734821v1</w:t>
+                <w:t xml:space="preserve">hal-02734785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why, when and how should exposure be considered in a model representing the within-host immune response to infection?</w:t>
               </w:r>
@@ -1997,51 +1997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of key immune mechanisms for the resolution of PRRSv infection by a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2213,51 +2213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of immune response to a respiratory virus targeting pulmonary macrophages : exploration of the host susceptibility and viral virulence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2427,394 +2427,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic metapopulation modeling of multi-strain influenza dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+                <w:t xml:space="preserve">Une approche particulaire de l'identification et de l'inférence statistique de modèle en microbiologie prévisionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ballesteros</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODEMAVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Angers, France. 1p</w:t>
+              <w:t xml:space="preserve">12th. European Symposium on statistical methods for the food industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811354v1</w:t>
+                <w:t xml:space="preserve">hal-02749946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic metapopulation modeling of influenza dynamics: framework and conditions for replacement and coexistence of several co-circulating subtypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Camacho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’ANR Manège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Marseille, France. 53 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche particulaire de l'identification et de l'inférence statistique de modèle en microbiologie prévisionnelle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the interactions between virus and pulmonary macrophages as target cells in a respiratory infection: conditions for virus clearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Go</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th. European Symposium on statistical methods for the food industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">11. International Conference on Artificial Immune Systems (ICARIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Taormina, Italy. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749946v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FILTREX : Un logiciel convivial pour la microbiologie alimentaire prévisionnelle. Modélisation dynamique de la croissance ou décroissance de populations bactériennes</w:t>
               </w:r>
@@ -2919,135 +2906,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the interactions between virus and pulmonary macrophages as target cells in a respiratory infection: conditions for virus clearance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+                <w:t xml:space="preserve">Stochastic metapopulation modeling of multi-strain influenza dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cazelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on Artificial Immune Systems (ICARIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Taormina, Italy. pp.20</w:t>
+              <w:t xml:space="preserve">MODEMAVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Angers, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019043v1</w:t>
+                <w:t xml:space="preserve">hal-02811354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FILTREX: A new software for parametric identification and optimal sampling of experiments for complex microbiological dynamic systems by nonlinear filtering</w:t>
               </w:r>
@@ -3059,51 +3059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Atlijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3171,51 +3171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating scrapie epidemiological parameters: comparison between a population dynamic model and an individual-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3253,64 +3253,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive changes in body composition during aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1rst. International Congress of Translational Research in Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Clermont-Ferrand, France. pp.1 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3329,610 +3329,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de systèmes dynamiques microbiologiques complexes par filtrage non linéaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of complex microbiological dynamic systems by nonlinear filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
+              <w:t xml:space="preserve">6th. International Conference predictive Modeling in Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Washington, United States. pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00386650v1</w:t>
+                <w:t xml:space="preserve">hal-00858561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of complex microbiological dynamic systems by nonlinear filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th. International Conference predictive Modeling in Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Washington, United States. pp.62</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858561v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of complex microbiological dynamic systems by nonlinear filtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification de systèmes dynamiques microbiologiques complexes par filtrage non linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th. International Conference predictive Modeling in Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Washington, United States</w:t>
+              <w:t xml:space="preserve">41ème Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754475v1</w:t>
+                <w:t xml:space="preserve">hal-02756228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de systèmes dynamiques microbiologiques complexes par filtrage non linéaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
+                <w:t xml:space="preserve">A branching process approach for the propagation of the Bovine Spongiform Encephalopathy in Great-Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maillard-Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Workshop on Branching Processes and Their Applications (WBPA09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Badajoz, Spain. 24 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756228v1</w:t>
+                <w:t xml:space="preserve">hal-02751937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A branching process approach for the propagation of the Bovine Spongiform Encephalopathy in Great-Britain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline C. Bidot</w:t>
+                <w:t xml:space="preserve">Identification de systèmes dynamiques microbiologiques complexes par filtrage non linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Branching Processes and Their Applications (WBPA09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Badajoz, Spain. 24 diapos</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751937v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00386650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation and prediction for the BSE epidemic in Great Britain using a stochastic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Jacob</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Maillard-Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4081,51 +4081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation MATLAB du filtrage non linéaire par convolution de particules pour l'identification et l'estimation d'un système dynamique microbiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4291,51 +4291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Ziyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Treuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4383,90 +4383,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modelling of the incidence of clinical cases of a rare fatal SEI disease in a large branching population structured in ages. Example of the BSE epidemic in Great-Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Jacob</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Maillard-Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] R 2008-5, 2008, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4516,51 +4516,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">multisensi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4617,51 +4617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FILTREX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie A. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4705,51 +4705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XT12EDO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4812,90 +4812,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A branching process approach for the propagation of the Bovine Spongiform Encephalopathy in Great-Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Jacob</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Maillard-Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on branching processes and their applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 197, Springer, 2010, Lecture Notes in Statistics, 978-3-642-11154-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4965,51 +4965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation pour la maîtrise du portage de salmonelles par les porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5259,51 +5259,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F5B6176"/>
+    <w:nsid w:val="00F9F330"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5490,51 +5490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-bidot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8000-9165" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105921998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197955947" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357662024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649088v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bidot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-23-0201.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947667v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Go" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqy005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.03.020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099937v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107818" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645997v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Mioche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brigand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Bidot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.111.137935" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510004848" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra El Hentati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2007.0125" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734785v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734821v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoscheit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237151v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608678v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vila" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604491v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Augustin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811354v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesteros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Camacho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749946v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604492v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coroller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Augustin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747013v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Atlijani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820478v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386650v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858561v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Augustin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756228v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751937v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacob" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maillard-Teyssier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605512v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guillaumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823876v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Ziyadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Treuil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Lhassan Hbid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814786v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Bouvier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815834v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00085132v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-bidot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8000-9165" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105921998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197955947" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357662024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649088v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bidot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-23-0201.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947667v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Go" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqy005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.03.020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099937v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107818" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646675v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Mioche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Bidot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510004848" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brigand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.111.137935" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra El Hentati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2007.0125" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734821v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoscheit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237151v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608678v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vila" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604491v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Augustin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806242v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesteros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Camacho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604492v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coroller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Augustin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811354v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747013v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Atlijani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820478v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858561v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Augustin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756228v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751937v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacob" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maillard-Teyssier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386650v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605512v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guillaumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823876v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Ziyadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Treuil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Lhassan Hbid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814786v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Bouvier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815834v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00085132v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>