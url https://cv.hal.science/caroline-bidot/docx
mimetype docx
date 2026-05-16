--- v1 (2026-04-14)
+++ v2 (2026-05-16)
@@ -697,248 +697,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body composition predicted with a Bayesian network from simple variables</w:t>
+                <w:t xml:space="preserve">Fat-free mass predictions through a bayesian network enable body composition comparisons in various populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Brigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114510004848⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 141 (8), pp.1573-1580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.111.137935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646675v1</w:t>
+                <w:t xml:space="preserve">hal-02645997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat-free mass predictions through a bayesian network enable body composition comparisons in various populations</w:t>
+                <w:t xml:space="preserve">Body composition predicted with a Bayesian network from simple variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 141 (8), pp.1573-1580. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (8), pp.1265-1271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/jn.111.137935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114510004848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645997v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of T-cell activation kinetic</w:t>
               </w:r>
@@ -1997,51 +1997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of key immune mechanisms for the resolution of PRRSv infection by a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2194,260 +2194,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of immune response to a respiratory virus targeting pulmonary macrophages : exploration of the host susceptibility and viral virulence.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FILTREX : A new software for parametric identification and optimal sampling os experiments for complex microbiological dynamic systems by nonlinear filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBIP 2013: Systems Biology Approach to Infectious Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France. 16 diapos</w:t>
+              <w:t xml:space="preserve">Sofware day at the 8th International Conference Predictive modelling in food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000672v1</w:t>
+                <w:t xml:space="preserve">hal-01604491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FILTREX : A new software for parametric identification and optimal sampling os experiments for complex microbiological dynamic systems by nonlinear filtering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of immune response to a respiratory virus targeting pulmonary macrophages : exploration of the host susceptibility and viral virulence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Go</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sofware day at the 8th International Conference Predictive modelling in food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">SBIP 2013: Systems Biology Approach to Infectious Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France. 16 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604491v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche particulaire de l'identification et de l'inférence statistique de modèle en microbiologie prévisionnelle</w:t>
               </w:r>
@@ -2459,51 +2459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2584,51 +2584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cazelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2951,51 +2951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cazelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3059,51 +3059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Atlijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3171,51 +3171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating scrapie epidemiological parameters: comparison between a population dynamic model and an individual-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3253,64 +3253,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive changes in body composition during aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1rst. International Congress of Translational Research in Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Clermont-Ferrand, France. pp.1 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3348,224 +3348,224 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of complex microbiological dynamic systems by nonlinear filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bidot</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th. International Conference predictive Modeling in Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Washington, United States. pp.62</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858561v1</w:t>
+                <w:t xml:space="preserve">hal-02754475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of complex microbiological dynamic systems by nonlinear filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline C. Bidot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th. International Conference predictive Modeling in Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Washington, United States</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Washington, United States. pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754475v1</w:t>
+                <w:t xml:space="preserve">hal-00858561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de systèmes dynamiques microbiologiques complexes par filtrage non linéaire</w:t>
               </w:r>
@@ -3577,51 +3577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3672,64 +3672,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maillard-Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Branching Processes and Their Applications (WBPA09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Badajoz, Spain. 24 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3875,64 +3875,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maillard-Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4081,51 +4081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation MATLAB du filtrage non linéaire par convolution de particules pour l'identification et l'estimation d'un système dynamique microbiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4291,51 +4291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Ziyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Treuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4409,64 +4409,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maillard-Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] R 2008-5, 2008, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4516,51 +4516,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">multisensi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4617,51 +4617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FILTREX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie A. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4705,51 +4705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XT12EDO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4838,64 +4838,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maillard-Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on branching processes and their applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 197, Springer, 2010, Lecture Notes in Statistics, 978-3-642-11154-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4965,51 +4965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation pour la maîtrise du portage de salmonelles par les porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5259,51 +5259,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00F9F330"/>
+    <w:nsid w:val="9CF4E1F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5490,51 +5490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-bidot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8000-9165" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105921998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197955947" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357662024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649088v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bidot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-23-0201.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947667v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Go" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqy005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.03.020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099937v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107818" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646675v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Mioche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Bidot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510004848" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brigand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.111.137935" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra El Hentati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2007.0125" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734821v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoscheit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237151v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608678v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vila" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604491v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Augustin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806242v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesteros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Camacho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604492v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coroller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Augustin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811354v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747013v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Atlijani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820478v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858561v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Augustin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754475v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756228v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751937v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacob" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maillard-Teyssier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386650v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605512v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guillaumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823876v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Ziyadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Treuil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Lhassan Hbid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814786v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Bouvier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815834v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00085132v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-bidot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8000-9165" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105921998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197955947" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357662024" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649088v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bidot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-23-0201.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947667v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Go" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqy005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.03.020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099937v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107818" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645997v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Mioche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brigand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Bidot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.111.137935" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510004848" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00449722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra El Hentati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2007.0125" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734821v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoscheit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237151v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608678v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vila" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Augustin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806242v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ballesteros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Camacho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604492v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coroller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Augustin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811354v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747013v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Atlijani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820478v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754475v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Augustin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756228v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751937v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacob" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maillard-Teyssier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386650v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605512v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guillaumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823876v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Ziyadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Treuil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Lhassan Hbid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814786v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Bouvier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815834v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00085132v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>