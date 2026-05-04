--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -793,987 +793,996 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex pluribus unum&amp;quot;. Images de la tétrarchie</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Liberator Vrbis&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;Fundator Quietis&amp;lt;/i&amp;gt; : Constantin nouveau Trajan et nouvel Hadrien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blonce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e journée d’études du programme - Gestes et vêtements dans les mondes anciens : une lecture historique et anthropologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque : Mémoires de Trajan, mémoires d'Hadrien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Halma, Sep 2017, Villeneuve d'Asq, France. pp.97-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.92138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437302v1</w:t>
+                <w:t xml:space="preserve">hal-02278357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du sénat dans les constructions publiques à Rome, entre République et Empire</w:t>
+                <w:t xml:space="preserve">Ex pluribus unum&amp;quot;. Images de la tétrarchie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blonce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études : Antiquité en Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRHis (Groupe Recherche Histoire) de l'Université de Rouen Normandie, Mar 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">4e journée d’études du programme - Gestes et vêtements dans les mondes anciens : une lecture historique et anthropologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Baptiste Bonnard; Florence Gherchanoc; Valérie Huet, Oct 2013, Caen, France. pp.105-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562030v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de la mémoire civique dans les colonies d'Afrique romaine : mémoire de la fondation ou de la refondation ?</w:t>
+                <w:t xml:space="preserve">Le rôle du sénat dans les constructions publiques à Rome, entre République et Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blonce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Re) fonder. Les modalités du (re) commencement dans le temps et l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Archéologie et Ethnologie, Jun 2016, Nanterre, France. pp.79-91</w:t>
+              <w:t xml:space="preserve">Journée d’études : Antiquité en Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRHis (Groupe Recherche Histoire) de l'Université de Rouen Normandie, Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278338v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberator Vrbis&amp;quot; et &amp;quot;Fundator Queitis&amp;quot; : Constant nouveau Trajan et nouvel Hadrien ?</w:t>
+                <w:t xml:space="preserve">La construction de la mémoire civique dans les colonies d'Afrique romaine : mémoire de la fondation ou de la refondation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blonce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de Trajan, mémoires d'Hadrien,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Halma, Sep 2017, Villeneuve d'Asq, France</w:t>
+              <w:t xml:space="preserve">(Re) fonder. Les modalités du (re) commencement dans le temps et l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Archéologie et Ethnologie, Jun 2016, Nanterre, France. pp.79-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278357v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La porte Noire de Besançon : Marc Aurèle et l'éternité de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blonce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Vesontio à Besançon, tous les chemins passent par Rome : actes du colloque des 11 et 12 mars 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Besançon, France. pp.39--53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Arcum cum statua : les dédicaces des arcs monumentaux dans leur contexte »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blonce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Öffentlichkeit – Monument – Text, Akten des XIV Congressus Internationalis Epigraphiae Graecae et Latinae, 27.-31. Augusti MMXII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Berlin, Allemagne. p. 698-701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orner la cité, contrôler le territoire : l’arc monumental comme témoin de l’organisation de l’espace dans les cités de l’Afrique romaine à l’époque impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blonce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centres de pouvoir et organisation de l’espace, Xe colloque international sur l’histoire et l’archéologie de l’Afrique du Nord préhistorique, antique et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Caen, France. p. 243-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issos, Alexandre le Grand et Septime Sévère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blonce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque tenu à Lausanne les 6-8 avril 2011, Lausanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Lausanne, Suisse. p. 333-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arc honorifique de Trajan à Constantin : le triomphe de la romanitas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blonce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regionalism and Globalism in Antiquity. Exploring Their Limits, Actes du colloque tenu à Vancouver les 16-17 mars 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Vancouver, Canada. p. 319-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arcs monumentaux d'Uchi Maius (Afrique Proconsulaire - Henchir Douamis, Tunisie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blonce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Craham, Histoire, archéologie et civilisations des mondes anciens et médiévaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammaedara (Haïdra, Tunisie), ville romaine d'Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blonce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Craham, Histoire, archéologie et civilisations des mondes anciens et médiévaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honorer l'empereur dans les provinces occidentales : les exemples de Reims et Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blonce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Monsieur le Professeur Pierre Cosme, Université de Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arcs honorifiques dédiés à Septime Sévère et Caracalla en Afrique (193-217 ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blonce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Madame le Professeur Michèle Trannoy (Université Paris Sorbonne - Paris IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au carrefour des usages politiques et urbains : les arcs quadrifrontes dans les cités de l'empire romain (IIe-IVe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blonce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Craham, Histoire, archéologie et civilisations des mondes anciens et médiévaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1783,358 +1792,358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner un empire : 284-410. Historiographie et documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bérenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blonce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Emion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 455 p., 2023, (Clefs concours. Histoire ancienne), 9782350308937</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps, gestes et vêtements dans l’Antiquité. Les manifestations du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blonce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Caen, 126 p., 2019, (Symposia), 978-2-84133-910-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.puc.17295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03721128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux de Mémoire en Orient grec à l'époque impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jequier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen L. Bowie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 9, 2013, ECHO. Collection de l’Institut d’Archéologie et des Sciences de l’Antiquité de l’Université de Lausanne, 978-3-0351-0546-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0351-0546-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2144,266 +2153,266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortitudo&amp;quot; et &amp;quot;Indulgentia&amp;quot; : l’empereur entre guerre et paix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blonce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Gangloff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualités et vertus de l'empereur dans les inscriptions d'Auguste au début du règne de Constantin : "miroirs au prince" ? / édité par Anne Gangloff = The emperor's qualities and virtues in the inscriptions from Augustus to the beginning of Constantine's reign : "mirrors for princes" ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, Brill, pp.359-385, 2022, (Impact of empire, Roman empire), 978-90-04-51508-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004515093_017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La porte Noire de Besançon Marc Aurèle et l'éternité de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blonce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Baudoin; Damienne Bonnamy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Vesontio à Besançon, tous les chemins passent par Rome. Actes du colloque des 11 et 12 mars 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.39-53, 2020, (Hors collection), 978-2-84867-719-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex pluribus unum&amp;quot;. Images de la tétrarchie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blonce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Bonnard; Caroline Blonce. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps, gestes et vêtements dans l’Antiquité. Les manifestations du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, pp.105-118, 2019, Symposia, 978-2-84133-910-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.puc.17415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2413,105 +2422,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutetia (Paris) &amp;quot; et &amp;quot; Bononia (Boulogne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blonce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, volumes imprimés et en version électronique (www.EncyclopediaAncientHistory.com)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2579,51 +2588,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53FDD492"/>
+    <w:nsid w:val="55862679"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2810,51 +2819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04834411v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blonce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.6523" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278350v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/KAR.32.0.3293080" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437128v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.362" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114935v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ben Abdallah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rocca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782560v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437302v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278338v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437138v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782566v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782567v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782562v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488900v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;renger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Emion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bonnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.17295" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jequier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen L. Bowie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mestre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar G&#243;mez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0351-0546-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023788v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004515093_017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023709v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.17415" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04834411v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blonce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.6523" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278350v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/KAR.32.0.3293080" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437128v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.362" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114935v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ben Abdallah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rocca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782560v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.92138" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437302v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437138v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926195v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782562v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;renger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Emion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bonnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.17295" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jequier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen L. Bowie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mestre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar G&#243;mez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0351-0546-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004515093_017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278349v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.17415" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>