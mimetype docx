--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -2588,51 +2588,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55862679"/>
+    <w:nsid w:val="2A169F08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>