--- v1 (2026-03-27)
+++ v2 (2026-05-03)
@@ -609,261 +609,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahiti and its islands: a downturn in nuptial tourism?</w:t>
+                <w:t xml:space="preserve">Tahiti und seine Inseln: Ein abflauendes Reiseziel des Hochzeitstourismus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/viatourism.10694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.10776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875142v1</w:t>
+                <w:t xml:space="preserve">hal-04875124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahiti und seine Inseln: Ein abflauendes Reiseziel des Hochzeitstourismus?</w:t>
+                <w:t xml:space="preserve">« Tahiti et ses îles : une destination du tourisme nuptial en perte de vitesse ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/viatourism.10776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.10589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875124v1</w:t>
+                <w:t xml:space="preserve">hal-04363382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Tahiti et ses îles : une destination du tourisme nuptial en perte de vitesse ? »</w:t>
+                <w:t xml:space="preserve">Tahiti and its islands: a downturn in nuptial tourism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/viatourism.10589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.10694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363382v1</w:t>
+                <w:t xml:space="preserve">hal-04875142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprendre dans une île touristique périphérique : entre logiques endogènes et logiques exogènes, le rôle du capital d’entrepreneuriat. Le cas de l’île de Bora Bora (Polynésie Française)</w:t>
               </w:r>
@@ -1453,76 +1453,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01444230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels enjeux autour de l’usage des résidences secondaires ? Présentation de l’étude menée en Charente-Maritime</w:t>
+                <w:t xml:space="preserve">Quels enjeux autour des résidences secondaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Donnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Vye</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1532,118 +1532,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, Résidences secondaires : réinventer les usages pour réinventer l'immobilier de loisirs, 326, pp.58-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911277v1</w:t>
+                <w:t xml:space="preserve">hal-01239737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels enjeux autour des résidences secondaires ?</w:t>
+                <w:t xml:space="preserve">Quels enjeux autour de l’usage des résidences secondaires ? Présentation de l’étude menée en Charente-Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Donnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Vye</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Vye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1653,69 +1653,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Résidences secondaires : réinventer les usages pour réinventer l'immobilier de loisirs, 326, pp.58-63</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239737v1</w:t>
+                <w:t xml:space="preserve">hal-04911277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport de la notion de population présente dans l’analyse du peuplement littoral</w:t>
               </w:r>
@@ -2764,247 +2764,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger le rapport à la mobilité et aux changements des résidents secondaires au sein de territoires littoraux : le cas de la Charente-Maritime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Vye</w:t>
+                <w:t xml:space="preserve">Imaginer Tahiti: des imaginaires de l'Ailleurs aux imaginaires de l'Ici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSFS 2015 - Mobilités en changement, changements par les mobilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'économie des Transports, Nov 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Festival International de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228606v1</w:t>
+                <w:t xml:space="preserve">halshs-01230694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginer Tahiti: des imaginaires de l'Ailleurs aux imaginaires de l'Ici</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
+                <w:t xml:space="preserve">Interroger le rapport à la mobilité et aux changements des résidents secondaires au sein de territoires littoraux : le cas de la Charente-Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Vye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Donnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">MSFS 2015 - Mobilités en changement, changements par les mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'économie des Transports, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01230694v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment observer les résidents secondaires : le cas de la Charente-Maritime (France)</w:t>
               </w:r>
@@ -5187,51 +5187,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21060102"/>
+    <w:nsid w:val="B893B1B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5335,51 +5335,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="951FE992"/>
+    <w:nsid w:val="BBF5623B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5569,51 +5569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-blondy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4483-6216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152287701" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lienss.univ-larochelle.fr/Equipe-AGILE" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecop.univ-lr.fr/Observatoire_des_Pratiques.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unilim.fr/recherche/2017/11/13/envidiles/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lienss.univ-larochelle.fr/ASPAQUE" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lienss.univ-larochelle.fr/R%C2%B2QUALIEN" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisetudestouristiques.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://associationastres.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisetudestouristiques.fr/encyclopedie/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3i" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972537v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ekz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.10694" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.10776" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363382v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.10589" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.745.0037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;barthe-D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.3931" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494820v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bontet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donnat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1283" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3344" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04911277v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Vermande" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5354" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04885701v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04911303v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.5143" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04885995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.521" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.243" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975026v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230694v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228642v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04917826v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04917843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04917804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4322" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771785v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Second-Home-Tourism-and-Mobilities/Hall-Muller/p/book/9781138678316" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315559056-20" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649249v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615962v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897492v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04917694v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04917790v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04917772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877636v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450165v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Riollet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-blondy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4483-6216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152287701" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lienss.univ-larochelle.fr/Equipe-AGILE" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecop.univ-lr.fr/Observatoire_des_Pratiques.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unilim.fr/recherche/2017/11/13/envidiles/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lienss.univ-larochelle.fr/ASPAQUE" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lienss.univ-larochelle.fr/R%C2%B2QUALIEN" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisetudestouristiques.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://associationastres.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gisetudestouristiques.fr/encyclopedie/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e3i" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972537v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ekz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.10776" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363382v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.10589" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.10694" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.745.0037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;barthe-D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.3931" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494820v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bontet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donnat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1283" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3344" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Vermande" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04911277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5354" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04885701v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04911303v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.5143" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04885995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.521" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.243" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975026v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615953v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228642v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04917826v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04917843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04917804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4322" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771785v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Second-Home-Tourism-and-Mobilities/Hall-Muller/p/book/9781138678316" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315559056-20" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649249v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615962v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897492v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04917694v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04917790v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04917772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877636v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450165v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Riollet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>