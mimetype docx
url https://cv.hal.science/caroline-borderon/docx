--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -267,51 +267,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the long time relaxation of the weak ferroelectricity in PbZrO 3 antiferroelectric thin film using Positive Up Negative Down and First Order Reversal Curves measurements</w:t>
+                <w:t xml:space="preserve">Metastable and field-induced ferroelectric response in antiferroelectric lead zirconate thin film studied by the hyperbolic law and third harmonic response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
@@ -346,106 +346,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 773, pp.139817. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (17), pp.174102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0143659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084453v1</w:t>
+                <w:t xml:space="preserve">hal-04088698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable and field-induced ferroelectric response in antiferroelectric lead zirconate thin film studied by the hyperbolic law and third harmonic response</w:t>
+                <w:t xml:space="preserve">Study of the long time relaxation of the weak ferroelectricity in PbZrO 3 antiferroelectric thin film using Positive Up Negative Down and First Order Reversal Curves measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
@@ -480,82 +480,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 133 (17), pp.174102. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 773, pp.139817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0143659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088698v1</w:t>
+                <w:t xml:space="preserve">hal-04084453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric, piezoelectric and electrostrictive properties of antiferroelectric lead-zirconate thin films</w:t>
               </w:r>
@@ -669,51 +669,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of weak ferroelectricity dielectric response in PbZrO3 antiferroelectric thin films</w:t>
+                <w:t xml:space="preserve">Crystallographic orientation dependence of ferroelectric domain walls in antiferroelectric lead zirconate thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
@@ -731,106 +731,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (28), pp.22580-22587. </w:t>
+              <w:t xml:space="preserve">Current Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39, pp.283-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10854-022-09036-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cap.2022.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951291v1</w:t>
+                <w:t xml:space="preserve">hal-03951289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic orientation dependence of ferroelectric domain walls in antiferroelectric lead zirconate thin films</w:t>
+                <w:t xml:space="preserve">Evolution of weak ferroelectricity dielectric response in PbZrO3 antiferroelectric thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
@@ -848,82 +848,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39, pp.283-288. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (28), pp.22580-22587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cap.2022.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10854-022-09036-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951289v1</w:t>
+                <w:t xml:space="preserve">hal-03951291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of zirconium hydrolysis degree on the dielectric properties of PbZrO3</w:t>
               </w:r>
@@ -2443,1056 +2443,1056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain wall motions in BST ferroelectric thin films in the microwave frequency range</w:t>
+                <w:t xml:space="preserve">Decomposition of the different contributions to permittivity, losses, and tunability in BaSrTiO3 thin films using the hyperbolic law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4973451⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (11), pp.114101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4943935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424923v1</w:t>
+                <w:t xml:space="preserve">hal-01307944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of the different contributions to permittivity, losses, and tunability in BaSrTiO3 thin films using the hyperbolic law</w:t>
+                <w:t xml:space="preserve">Domain wall motions in BST ferroelectric thin films in the microwave frequency range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Ghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 119 (11), pp.114101. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (26), pp.262902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4943935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4973451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307944v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Manganese Doping of BaSrTiO 3 on Diffusion and Domain Wall Pinning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
+                <w:t xml:space="preserve">Study of wet chemical etching of BaSrTiO3 ferroelectric thin films for intelligent antenna application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4913694⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74 (2), pp.507-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-015-3626-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121087v1</w:t>
+                <w:t xml:space="preserve">hal-03115156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of wet chemical etching of BaSrTiO3 ferroelectric thin films for intelligent antenna application</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temperature stable BaSrTiO3 thin films suitable for microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-015-3626-3⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 591, pp.90-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115156v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature stable BaSrTiO3 thin films suitable for microwave applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+                <w:t xml:space="preserve">Miniaturized and reconfigurable notch antenna based on a BST ferroelectric thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Viet Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.08.019⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.255-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2015.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186520v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized and reconfigurable notch antenna based on a BST ferroelectric thin film</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
+                <w:t xml:space="preserve">Effect of Manganese Doping of BaSrTiO 3 on Diffusion and Domain Wall Pinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 67, pp.255-260. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (8), pp.084104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2015.02.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4913694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119380v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophoretic deposition of BaTiO3 thin films from stable colloidal aqueous solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsy Bacha</w:t>
+                <w:t xml:space="preserve">Dielectric long time relaxation of domains walls in PbZrTiO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrisse Hélène</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mostafa Ragheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34, pp.2239-2247. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, pp.072902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.02.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4866156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091482v1</w:t>
+                <w:t xml:space="preserve">hal-01091443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric long time relaxation of domains walls in PbZrTiO3 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrophoretic deposition of BaTiO3 thin films from stable colloidal aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsy Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrisse Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.2239-2247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.02.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4866156⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01091443v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and Modeling of Dielectric Properties of Pb(Zr,Ti)O-3 Ferroelectric Thin Films</w:t>
               </w:r>
@@ -3608,51 +3608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5016,510 +5016,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et analyse des performances des capacités ferroélectriques à BST dans le domaine des ondes millimétriques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réalisation d’une capacité ferroélectrique accordable en température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. W. Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux (JCMM), Toulouse, 30 mars – 1er avril 2020/ en ligne 23-25 nov 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029522v1</w:t>
+                <w:t xml:space="preserve">hal-03127678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d’une capacité ferroélectrique accordable en température</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation et analyse des performances des capacités ferroélectriques à BST dans le domaine des ondes millimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Ghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux (JCMM), Toulouse, 30 mars – 1er avril 2020/ en ligne 23-25 nov 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127678v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural health monitoring of civil engineering structures using GPR detection of patch antenna resonance frequency changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amine Ihamouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Latrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Guilbert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Advanced Ground Penetrating Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">IWAGPR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023918v1</w:t>
+                <w:t xml:space="preserve">hal-04296433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural health monitoring of civil engineering structures using GPR detection of patch antenna resonance frequency changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Guilbert</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAGPR 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Advanced Ground Penetrating Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296433v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie diélectrique pour les matériaux ferroélectriques</w:t>
               </w:r>
@@ -5889,51 +5889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Ghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5988,64 +5988,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de couches minces ferroélectriques accordables dans une cellule de réseau réflecteur reconfigurable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6359,90 +6359,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellule triple-fente active pour application réseau réflecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.396-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6480,64 +6480,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A triple-slot active reflectarray cell using a ferroelectric capacitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6627,64 +6627,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bordeaux, France. pp.954-957</w:t>
@@ -6739,51 +6739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6815,472 +6815,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne Notch miniature et reconfigurable à base de couches minces BST</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric losses due to domain walls in ferroelectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">ECAPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023868v1</w:t>
+                <w:t xml:space="preserve">hal-01079020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric losses due to domain walls in ferroelectric materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple phase-shifting cell for reflectarray using a slot loaded with a ferroelectric capacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAPD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Loughborough Antennas and Propagation Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Loughborough, France. pp.214 - 217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAPC.2014.6996361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079020v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple phase-shifting cell for reflectarray using a slot loaded with a ferroelectric capacitor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hartmut Gundel</w:t>
+                <w:t xml:space="preserve">Antenne Notch miniature et reconfigurable à base de couches minces BST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoaï-Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loughborough Antennas and Propagation Conférence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092458v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency dielectric characterization of high-k thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAPD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7318,77 +7318,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de couches minces ferroélectriques en topologie coplanaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7469,51 +7469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7564,51 +7564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free energy of BaTiO3 single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7694,90 +7694,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method of dielectric characterization in the microwave range for high-k ferroelectric thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut W. Gundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Applications of Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.9-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7850,51 +7850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Pavy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Applications of Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.145-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7913,584 +7913,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux ferroélectriques dans les dispositifs hyperfréquences : Quelles caractérisations ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of the relaxation time of a ferroic single crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Raghed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ième Journées de Caractérisation Microondes et Matériaux - JCMM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">2012 International Symposium on Applications of Ferroelectrics Held Jointly with 11th IEEE ECAPD and IEEE PFM (ISAF/ECAPD/PFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091851v1</w:t>
+                <w:t xml:space="preserve">hal-00907622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the hyteresys loop of a ferro c single cristal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Raghed</w:t>
+                <w:t xml:space="preserve">Ferroelectric tunability: from characterization to telecomunication application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 International Symposium on Applications of Ferroelectrics Held Jointly with 11th IEEE ECAPD and IEEE PFM (ISAF/ECAPD/PFM)</w:t>
+              <w:t xml:space="preserve">ISAF International Symposium on Applications of Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907634v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the relaxation time of a ferroic single crystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Hyperbolique law of a ferro c single crystal at low applied constraint amplitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Raghed</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 International Symposium on Applications of Ferroelectrics Held Jointly with 11th IEEE ECAPD and IEEE PFM (ISAF/ECAPD/PFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907622v1</w:t>
+                <w:t xml:space="preserve">hal-00907643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric tunability: from characterization to telecomunication application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of the hyteresys loop of a ferro c single cristal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Raghed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF International Symposium on Applications of Ferroelectrics</w:t>
+              <w:t xml:space="preserve">2012 International Symposium on Applications of Ferroelectrics Held Jointly with 11th IEEE ECAPD and IEEE PFM (ISAF/ECAPD/PFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749728v1</w:t>
+                <w:t xml:space="preserve">hal-00907634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperbolique law of a ferro c single crystal at low applied constraint amplitudes</w:t>
+                <w:t xml:space="preserve">Matériaux ferroélectriques dans les dispositifs hyperfréquences : Quelles caractérisations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Raghed</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 International Symposium on Applications of Ferroelectrics Held Jointly with 11th IEEE ECAPD and IEEE PFM (ISAF/ECAPD/PFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">12ième Journées de Caractérisation Microondes et Matériaux - JCMM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907643v1</w:t>
+                <w:t xml:space="preserve">hal-01091851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of minor loops of a ferroic single crystal</w:t>
               </w:r>
@@ -8502,51 +8502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Raghed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8584,51 +8584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the properties of a ferro c single crystal based on the motion of domain walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Raghed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8718,64 +8718,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delaveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8811,1634 +8811,1634 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric response of a ferroelectric thin layer in sub-sxitching conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dielectric long time relaxation of domain walls in ferroelectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Meeting on Ferroelectricity - EMF-12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091856v1</w:t>
+                <w:t xml:space="preserve">hal-01091855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric long time relaxation of domain walls in ferroelectric materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ferroelectric thin films for mobile communication applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Ferroelectricity - EMF-12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Integrated Functionalities 2011 - ISIF 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091855v1</w:t>
+                <w:t xml:space="preserve">hal-01091875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties of PZT thin films under a low AC-electric field at different bias fields</w:t>
+                <w:t xml:space="preserve">Domain walls contribution to the dielectric properties of ferroelectric thin layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Integrated Functionalities 2011 - ISIF 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Meeting on Ferroelectricity - EMF-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091874v1</w:t>
+                <w:t xml:space="preserve">hal-01091857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric thin films for mobile communication applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wet chemical etching of BaSrTiO3 ferroelectric thin films for intelligent antenna application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Integrated Functionalities 2011 - ISIF 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091875v1</w:t>
+                <w:t xml:space="preserve">hal-01091876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet chemical etching of BaSrTiO3 ferroelectric thin films for intelligent antenna application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Baron</w:t>
+                <w:t xml:space="preserve">Dielectric properties of PZT thin films under a low AC-electric field at different bias fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Integrated Functionalities 2011 - ISIF 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091876v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain walls contribution to the dielectric properties of ferroelectric thin layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of Mn doping on the dielectric properties and domain wall mobility of (Ba0.8Sr0.2)TiO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Ferroelectricity - EMF-12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Integrated Functionalities 2011 - ISIF 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091857v1</w:t>
+                <w:t xml:space="preserve">hal-01091873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of Mn doping on the dielectric properties and domain wall mobility of (Ba0.8Sr0.2)TiO3 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of BST ferroelectric thin films for mobile telecommunication applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hartmut Gundel</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Averty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Séveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Integrated Functionalities 2011 - ISIF 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Meeting on Ferroelectricity - EMF-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091873v1</w:t>
+                <w:t xml:space="preserve">hal-01091872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of BST ferroelectric thin films for mobile telecommunication applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dielectric response of a ferroelectric thin layer in sub-sxitching conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raynald Séveno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Meeting on Ferroelectricity - EMF-12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091872v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the nonlinear dielectric properties of ferroelectrics under a weak AC-field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional oxide thin films for telecommunication application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Averty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics (ISAF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Material Research Society (MRS) Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945736v1</w:t>
+                <w:t xml:space="preserve">hal-00838040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional oxide thin films for telecommunication application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement de films minces ferroélectriques par approche multi-CSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Averty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Averty</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Research Society (MRS) Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838040v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation diélectrique de couches minces de PZT</w:t>
+                <w:t xml:space="preserve">Préparation et propriétés diélectriques du Ba0,90Sr0,10TiO3 dopé au manganèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynald Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Wolfgang Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991513v1</w:t>
+                <w:t xml:space="preserve">hal-00991536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de films minces ferroélectriques par approche multi-CSD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Averty</w:t>
+                <w:t xml:space="preserve">Simulation du mouvement des parois de domaines dans BaTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Ragheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Wolfgang Gundel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091877v1</w:t>
+                <w:t xml:space="preserve">hal-00991528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation et propriétés diélectriques du Ba0,90Sr0,10TiO3 dopé au manganèse</w:t>
+                <w:t xml:space="preserve">Caractérisation diélectrique de couches minces de PZT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Averty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raynald Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Wolfgang Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991536v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du mouvement des parois de domaines dans BaTiO3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Ragheb</w:t>
+                <w:t xml:space="preserve">Measurement and modelisation of dielectric properties of ferroelectrics thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Wolfgang Gundel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISAF 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Edinburgh, United Kingdom. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAF.2010.5712244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991528v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and modelisation of dielectric properties of ferroelectrics thin layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description of the nonlinear dielectric properties of ferroelectrics under a weak AC-field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Borderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Renoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hartmut Wolfgang Gundel</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Gundel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Edinburgh, United Kingdom. pp.1-5, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics (ISAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Edimbourg, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISAF.2010.5712244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISAF.2010.5712233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991546v1</w:t>
+                <w:t xml:space="preserve">hal-00945736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle diélectrique de la permittivité des matériaux ferroélectriques</w:t>
               </w:r>
@@ -11013,90 +11013,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturized and reconfigurable Notch antenna based on BST thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delaveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Microwave Materials and their Applications (MMA2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Boise, United States. pp.56, 2014</w:t>
@@ -11170,64 +11170,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an UHF antenna insensitive to the concrete dielectric characteristics. In : Dominique Lesselier, Christophe Reboud (Eds.). Electromagnetic Non-Destructive Evaluation (XXI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Latrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ihamouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11460,51 +11460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219573v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Muzzupapa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Passerieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borderon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.Doi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084453v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Renoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139817" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088698v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143659" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.165340" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Coulibaly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-09036-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2022.05.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-021-06146-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muzzupapa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Ghalem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11030277" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043293" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D Coulibaly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W Gundel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138432" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017984" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Gundel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Haskou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nadaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2986227" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Bacha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2018.1528932" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulibaly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renoud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gundel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030485" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497582v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.31192" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525619v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984089" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762561v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Brunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Alexe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03757-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424923v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973451" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307944v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W. Gundel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943935" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121087v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913694" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115156v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-015-3626-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.08.019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119380v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Viet Nguyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.02.034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091482v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrisse H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.02.023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTH4BGQ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091443v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ragheb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866156" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2011.2040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3567777" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848915v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benzeggouta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Hugon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.12.045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH084R2P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396535v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R.J. Barroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Tacon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/94/1/012006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512116v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Averty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580802085849" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512240v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190801996973" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390645v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavellier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580701756300" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030162v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219628v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267911v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133761" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Muzzupapa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521598v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF51943.2021.9477343" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029522v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127678v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Gundel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023918v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Richard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296433v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Latrach" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952624v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02141884v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghalem" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568940v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276872v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053193v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851672v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851687v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hw. Gundel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279694v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116821v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279645v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091468v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01023868v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa&#239;-Nam Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pavy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079020v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092458v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2014.6996361" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079021v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092460v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091853v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Damamme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748727" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921681v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748698" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921683v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091851v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907634v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Raghed" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907622v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749728v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907643v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907566v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907638v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749723v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Nguyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091856v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091855v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091874v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091875v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091876v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091857v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091873v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091872v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald S&#233;veno" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945736v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2010.5712233" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838040v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991513v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Wolfgang Gundel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091877v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991536v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991528v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991546v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2010.5712244" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091882v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091887v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983555v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mahe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951408v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Averty" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H W Gundel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256743v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01023863v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058582v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-836-5-136" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219573v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Muzzupapa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Passerieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borderon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.Doi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088698v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Renoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ginestar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143659" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084453v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139817" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.165340" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951289v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Coulibaly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2022.05.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951291v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-09036-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-021-06146-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muzzupapa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Ghalem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11030277" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0043293" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D Coulibaly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W Gundel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138432" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017984" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Gundel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Haskou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nadaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2986227" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Bacha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2018.1528932" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulibaly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renoud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gundel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030485" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497582v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.31192" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525619v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984089" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762561v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Brunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Alexe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03757-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W. Gundel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943935" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973451" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-015-3626-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186520v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.08.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119380v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Viet Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.02.034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913694" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091443v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ragheb" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866156" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrisse H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.02.023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTH4BGQ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2011.2040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3567777" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848915v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benzeggouta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Hugon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.12.045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH084R2P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396535v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R.J. Barroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Tacon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/94/1/012006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512116v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Averty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Seveno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580802085849" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512240v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190801996973" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390645v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavellier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580701756300" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030162v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219628v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267911v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133761" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Muzzupapa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521598v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF51943.2021.9477343" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127678v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Gundel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Richard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Latrach" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023918v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952624v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02141884v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghalem" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01568940v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276872v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053193v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851672v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851687v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hw. Gundel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279694v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116821v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279645v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091468v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079020v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092458v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2014.6996361" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01023868v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa&#239;-Nam Nguyen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pavy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079021v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092460v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091853v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Damamme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748727" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921681v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748698" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921683v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907622v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Raghed" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907643v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907634v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091851v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907566v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907638v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749723v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Nguyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091855v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091875v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091857v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091876v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091874v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091873v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091872v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald S&#233;veno" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838040v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091877v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991536v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Wolfgang Gundel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991528v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991513v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991546v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2010.5712244" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945736v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2010.5712233" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091882v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091887v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983555v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mahe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951408v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Averty" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H W Gundel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256743v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01023863v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058582v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-836-5-136" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>